--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -66,12508 +66,12365 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesoscopic correlations in aqueous alkylamine mixtures between molecular and micro emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (1), pp.017125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0311277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopic Structure of Aqueous Alkylamine mixtures: a Computer Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sternemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (5), pp.054502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0305130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration Fluctuation/Microheterogeneity Duality Illustrated with Aqueous 1,4-Dioxane Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Kolaříková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (9), pp.3473-3483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reply to the ‘Comment on “Universal features in the lifetime distribution of clusters in hydrogen-bonding liquids”’ by J. Grelska, Phys. Chem. Chem. Phys. , 2024, 26 , https://doi.org/10.1039/D3CP05269A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp05962f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical correlations in simple disorder and complex disorder liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Jukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 393, pp.123421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the dual behaviour of water in octanol-rich aqueous n-octanol mixtures: an x-ray scattering and computer simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Dogan-Surmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (5), pp.4099-4110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp04651f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of charge ordering in the microscopic structure of monohydroxy alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (26), pp.265102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ad3870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Microscopic Structure of Neat Linear Alkylamine Liquids: an x-ray Scattering and Computer Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sternemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c04855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A site-site interaction two-dimensional model with water like structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Baré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Besserve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaz Urbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 386, pp.122475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical correlations in simple disorder and complex disorder liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Jukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 393, pp.123421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Charge Ordering in the Dynamics of Cluster Formation in Associated Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Jukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c01077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camel back shaped Kirkwood–Buff integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (12), pp.124503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0084520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifetime distribution of clusters in binary mixtures involving hydrogen bonding liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Jukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.9120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12779-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal features in lifetime distribution of clusters in hydrogen bonding liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Juki¢</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (35), pp.19537-19546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02027G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isomeric effects in structure formation and dielectric dynamics of different octanols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bierwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Pozar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp02468j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the X-ray Scattering Pre-peak of Linear Mono-ols and the Related Microstructure from Computer Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sternemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (38), pp.8358-8371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Behavior of Aqueous t-Butanol Solutions from Large-Scale Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D Overduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (18), pp.184504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5097011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural behavior of aqueous t -butanol solutions from large-scale molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D Overduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (18), pp.184504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5097011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling micro-heterogeneity in mixtures: The role of many body correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (6), pp.064504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5066598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182021v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methanol-ethanol &amp;quot;ideal&amp;quot; mixtures as a test ground for the computation of Kirkwood-Buff integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isham Le Tenoux-Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.111447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopic origin of the scattering pre-peak in aqueous propylamine mixtures: X-ray and neutron experiments versus simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Almasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander I Kuklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (18), pp.9317-9325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP01137D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173042v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative study of aqueous DMSO mixtures by computer simulations and integral equation theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (21-22), pp.3311-3322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1483040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge ordering in two-dimensional ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaz Urbic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495, pp.393 - 404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2017.12.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clustering in complex ionic liquids in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaz Urbic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.05.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifshitz phase: the microscopic structure of aqueous and ethanol mixtures of 1,n-diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (23), pp.14992-15004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP01949A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the existence of a scattering pre-peak in the mono-ols and diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Poz̆ar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 671, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge ordering and scattering pre-peaks in ionic liquids and alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.1062 - 1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP07834F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the existence of a scattering pre-peak in the mono-ols and diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Poz̆ar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of the micro-structure of aqueous alcohol mixtures with cooling: A computer simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248 (21-22), pp.602-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.10.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular emulsions: from charge order to domain order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (41), pp.28275-28285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP05727J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The microscopic structure of cold aqueous methanol mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadni Kerasidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Zoranić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Mijaković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (14), pp.144502 - 134703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4964487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From solutions to molecular emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (3), pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2015-1201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A re-appraisal of the concept of ideal mixtures through a computer simulation study of the methanol-ethanol mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Zoranić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Mijaković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (6), pp.064509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the micro-heterogeneous structure of neat and aqueous propylamine mixtures: a computer simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-heterogeneity versus clustering in binary mixtures of ethanol with water or alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Zoranić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Primorać</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (34), pp.23971-23979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04676B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simple and complex disorder in binary mixtures with benzene as a common solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Požar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Guerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Zoranić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (15), pp.9885-9898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp05970k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattern formation in binary fluid mixtures induced by short-range competing interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Bores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Almarza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the nature of the molecular ordering of water in aqueous DMSO mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4933204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simple and complex forms of disorder in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210, pp.243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.04.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repulsive core-soft models for binary aqueous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Kežić-Lovrinčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (9-10), pp.1108-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1005189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of force fields for ethanol–water mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Mijaković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Dawid Polok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Kežić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (9), pp.699-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2014.923567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixture models with weak micro-heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kežić-Lovrincević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-P. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (9-10), pp.1262-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2014.889859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model for molecular emulsions: Water and “weak water” mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kežić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392 (4), pp.567-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2012.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluctuations and micro-heterogeneity in mixtures of complex liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Kežić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167, pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3FD00072A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting aqueous-acetone mixtures through the concept of molecular emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Kežić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4755816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluctuations and micro-heterogeneity in aqueous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kežić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4707745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural changes in ethanol–water mixtures: Ultrasonics, Brillouin scattering and molecular dynamics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmerich Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mijakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zoranic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.102-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2011.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqueous tert -butanol mixtures: A model for molecular-emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Kežić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4730524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative Molecular Dynamics study of water–methanol and acetone–methanol mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Zoranić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (1), pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2010.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a more accurate reference interaction site model integral equation theory for molecular liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernarda Kežić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3666006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the microscopic structure of liquid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2011.617712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integral-equation theories and Mayer-sampling Monte Carlo: a tandem approach for computing virial coefficients of simple fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R.S. Shaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Kofke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (20), pp.2395-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2011.615764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethanol-water mixtures: ultrasonics, Brillouin scattering and molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mijaković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kežić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zoranić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (1-2), pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2011.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the phase diagrams of fluids of linearly fused Lennard-Jones sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (2), pp.543-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268979650026523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple lattice model for the microstructure of neat alcohols: Application to liquid methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ciach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3184851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration fluctuations and microheterogeneity in aqueous amide mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Zoranić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3093071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridge diagram and Fundamental Measure Theory: a test in One Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (21), pp.2251-2259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970903258169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluids of Core-Softened Particles in Dimension Two: an Integral Equation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (04-06), pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970902852657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water-like structure with repulsive double-core interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Zoranic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (13), pp.1349-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970902877787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluids of hard natural and Gaussian ellipsoids: A comparative study by integral equation theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3020337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of Aqueous Solutions of Ionic Liquid 1-Butyl-3-methylimidazolium Tetrafluoroborate by Small-Angle Neutron Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Almásy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (8), pp.2382-2387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp076185e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simple three-state lattice model for liquid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ciach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Góźdź</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (2), pp.021203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.021203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The study of shell closures in light neutron-rich nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombrádi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.014038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/35/1/014038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00286354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopic Study of Neutron Shell Closures via Nucleon Transfer in the Near-Dripline Nucleus $^{23}$O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombrádi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.102502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.102502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00141642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density and energy distribution in water and organic solvents: A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Zoranić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 136 (3), pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2007.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Microheterogeneity in Neat and Aqueous Amides: A Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Zoranić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Mazighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (43), pp.15586-15595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0736894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure of neat alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sokolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zoranic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.060502-1-060502-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysrevE.75.060502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirkwood-Buff integrals of aqueous alcohol binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sokolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Almasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Chemistry Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2178787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the evaluation of the Kirkwood-Buff integrals of aqueous acetone mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Almásy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Westh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1953535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the evaluation of the Kirkwood-Buff integrals of aqueous acetone mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sokolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Almasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Westh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.24503-1-24503-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1953535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropy driven demixing in mixtures of hard convex bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (2), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2003.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling nonionic aqueous solutions : the acetone-water mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sokolic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121(22), pp.11272-11282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1817970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of the NO + CO oscillatory reaction on reconstructed Pt(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (9), pp.1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B300329A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentrated aqueous urea solutions : A molecular dynamics study of different models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sokolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116, pp.1636-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1429958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A molecular dynamic study of the structural properties of aqueous urea solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sokolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 101, pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-7322(02)00104-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropy driven demixing in fluids of rigidly ordered particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116 (14), pp.6354-6367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1458544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of solute–solvent interactions on the local solvent density augmentation in supercritical fluids: An integral equation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115 (13), pp.6115-6129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1398313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropy-driven demixing in spherocylinder binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (2), pp.021206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.021206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic oscillations in the catalytic CO oxidation on Pt(100) with adsorbed impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 (22), pp.10353-10360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1322656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of extended interactions on the surface dynamics in the catalytic CO oxidation on Pt single crystal substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 112 (19), pp.8672-8679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.481469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A molecular dynamics study of the urea/water mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 112 (21), pp.9479-9488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.481566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integral equation theory for fluids ordered by an external field: Separable interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (3), pp.2912-2929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.60.2912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of front propagation in the catalytic CO oxidation on Pt(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 110 (16), pp.8119-8128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.478715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of inert sites on the kinetic oscillations in the catalytic CO oxidation on Pt(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109 (19), pp.8617-8625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.477528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A theoretical study of the isotropic cut sphere fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (19), pp.8172-8181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.476172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universality in the fast orientational relaxation near isotropic–nematic transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bagchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109 (17), pp.7349-7353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.477340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of inert sites on the kinetic oscillations in the catalytic CO oxidation on Pt(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109 (19), pp.8617-8625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.477528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translational and rotational motion in molecular liquids: A computer simulation study of Lennard–Jones ellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bagchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 107 (20), pp.8469-8475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.475047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single particle and collective orientational relaxation in an anisotropic liquid near the isotropic–nematic transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bagchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 106 (3), pp.1280-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.473224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations for the direct correlation function in multicomponent molecular fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 104 (4), pp.1493-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.470915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface structure and catalytic CO oxidation oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Danielak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frankowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kapral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 229 (3-4), pp.428-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4371(96)00031-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of discrete models of binary mixtures in two dimensions: Exact solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schultze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Penson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (5), pp.3641-3645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.3641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind-tree model in two dimensions with internal degrees of freedom: Exact solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schultze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Penson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 47 (6), pp.4589-4592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.47.4589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientational order in simple dipolar fluids: Density-functional theory and absolute-stability conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongqing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 47 (1), pp.506-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.47.506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical wave front in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48 (2), pp.1568-1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.48.1568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Motion of a particle in a Model Fluctuating Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 24 (4), pp.891</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluids of linearly fused Lennard-Jones sites: Comparison between simulations and integral equation theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sokolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 97 (3), pp.1969-1979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.463134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-time dynamics of two-dimensional fluid binary mixture in cellular automata models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol A. Penson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Helvetica Physica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-116501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory effects in diffusions in a 2D fluctuating lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Penson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 159 (3), pp.158-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9601(91)90264-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hard ellipse liquid: An integral equation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Telo da Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 95 (10), pp.7591-7602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.461385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison between molecular-dynamics and theoretical results for the structure of fluids of hard ellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 70 (2), pp.285-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268979000101001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluids of dipolar hard ellipsoids: Structural properties and isotropic–nematic phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 91 (5), pp.3045-3055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.456926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reference hypernetted-chain theory for dipolar hard spheres at charged surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Torrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 67 (6), pp.1337-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268978900101851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density functional theory applied to the isotropic–nematic transition in model liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 89 (11), pp.6941-6946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.455319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density functional theory applied to the isotropic–nematic transition in model liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 89 (11), pp.6941-6946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.455319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The solution of the hypernetted-chain and Percus–Yevick approximations for fluids of hard spherocylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 89 (9), pp.5861-5868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.455537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The solution of the hypernetted chain and Percus–Yevick approximations for fluids of hard nonspherical particles. Results for hard ellipsoids of revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kusalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 87 (2), pp.1295-1306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.453313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A theoretical study of simple liquid crystal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Kusalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 60 (1), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268978700100061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling of diffusion processes in multicomponent electrolyte solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orcil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 89 (13), pp.2722-2725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/j100259a003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of monomer-micelle exchange on micelle diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tabony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 44 (12), pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyslet:019830044012047100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of monomer-micelle exchange on micelle diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tabony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 44 (12), pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyslet:019830044012047100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00232219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-site interaction model for alcohol models in two-dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742785v1</w:t>
-              </w:r>
-[...12206 lines deleted...]
-                <w:t xml:space="preserve">jpa-00232219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">should in-silico experiments guide the theory, or the opposite? a liquid state physicist point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luka Boršić Dragan Poljak Ivana Skuhala Karasman Franjo Sokolić. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Philosophy II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Institute of Philosophy, Zagreb Research Centre for Logic, Epistemology and Philosophy of Science Berislav Žarnić, Split, pp.71, 2019, 978-953-7137-61-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration Fluctuations and Microheterogeneity in Aqueous Mixtures: New Developments in Analogy with Microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluctuation Theory of Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.190-217, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b14014-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12577,177 +12434,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomimetic approach to machine olfaction, featuring a very large-scale chemical sensor array and embedded neuro-bio-inspired computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marco</w:t>
+                <w:t xml:space="preserve">A. Gutierrez-Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gutierrez-Galvez</w:t>
+                <w:t xml:space="preserve">A. Lansner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lansner</w:t>
+                <w:t xml:space="preserve">D. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Sensors, Actuators and MEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Grenoble, France. pp.14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00542-013-2020-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12894,51 +12751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258497v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Po&#382;ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dogan-Surmeier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paulus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04651f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kola&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernarda Lovrin&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp05962f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Juki&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04548264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad3870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friedrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sternemann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Bar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besserve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Urbic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c01077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03632332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084520" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12779-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Juki&#162;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02027G" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bierwirth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pozar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02468j" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baptista" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5066598" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Overduin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Patey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N Patey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isham Le Tenoux-Rachidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Sokoli&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111447" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Alm&#225;sy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Kuklin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp01137d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Almasy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01137D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1483040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.12.076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.05.133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07834F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Poz&#774;ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP01949A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.10.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05727J" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Zorani&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Mijakovi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960435" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Kerasidou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964487" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2015-1201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.12.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01372539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Primora&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04676B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Mazighi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Seguier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Guerche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05970k" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bores" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lomba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Almarza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928524" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.04.046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernarda Ke&#382;i&#263;-Lovrin&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1005189" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Dawid Polok" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernarda Ke&#382;i&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2014.923567" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazighi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ke&#382;i&#263;-Lovrincevi&#263;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Pham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.889859" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343062v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ke&#382;i&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.10.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C196WCGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00072A" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4707745" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4755816" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730524" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asenbaum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmerich Wilhelm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mijakovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zoranic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2011.10.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP1XM6NB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.S. Shaul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Schultz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kofke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.615764" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.05.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0BNXN4X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.617712" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mijakovi&#263;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zorani&#263;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sokoli&#263;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2011.06.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL9ZXPLM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979650026523" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3093071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ciach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3184851" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903258169" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513274v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970902852657" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Zoranic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Sokolic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970902877787" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech G&#243;&#378;d&#378;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021203" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3020337" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alm&#225;sy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turmine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076185e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5KGHP0P9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00286354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bishop" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/1/014038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2NPMMV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141642v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.102502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2007.08.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPDCNHLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0736894" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NWT7DGMH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267494v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sokolic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevE.75.060502" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Almasy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2178787" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Westh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1953535" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268189v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2003.08.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNS3QZQ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1817970" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B300329A" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D7VMSBKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dubois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1458544" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1429958" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277889v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00104-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9CL3G15-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342914v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1398313" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342910v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bosetti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.021206" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ch&#225;vez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481469" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342905v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1322656" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342898v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481566" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342886v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.60.2912" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478715" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chamoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476172" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332255v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477528" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342874v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravichandran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bagchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477340" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475047" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332237v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473224" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332137v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danielak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankowicz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapral" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(96)00031-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332140v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.470915" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332130v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schultze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Penson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.3641" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.4589" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.506" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332108v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mareschal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1568" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332126v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaveau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463134" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol A. Penson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-116501" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332045v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Telo da Gama" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461385" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332039v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaveau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Penson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(91)90264-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP0F75PM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332024v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Patey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979000101001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332005v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.456926" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332017v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Torrie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900101851" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634599v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.455319" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331983v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.455537" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634597v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kusalik" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.453313" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634596v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Kusalik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978700100061" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mills" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orcil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100259a003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMD6RWRS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634588v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drifford" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayoun" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabony" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044012047100" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232219v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023149v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649271v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14014-12" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742263v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marco" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Galvez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lansner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-2020-8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05578738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05578753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Po&#382;ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friedrich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernarda Lovrin&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paulus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sternemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kola&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp05962f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Juki&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dogan-Surmeier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04651f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04548264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad3870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Bar&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besserve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Urbic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c01077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03632332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084520" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12779-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Juki&#162;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02027G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bierwirth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pozar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02468j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05932" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Overduin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Patey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N Patey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182021v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baptista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5066598" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isham Le Tenoux-Rachidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Sokoli&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111447" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173042v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Almasy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Kuklin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01137D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1483040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.12.076" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.05.133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP01949A" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Poz&#774;ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.01.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07834F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.10.039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05727J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Kerasidou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Zorani&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Mijakovi&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964487" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2015-1201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.12.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01372539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Primora&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04676B" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Seguier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Guerche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Mazighi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05970k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bores" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lomba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Almarza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928524" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.04.046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernarda Ke&#382;i&#263;-Lovrin&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1005189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Dawid Polok" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernarda Ke&#382;i&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2014.923567" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazighi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ke&#382;i&#263;-Lovrincevi&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.889859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ke&#382;i&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.10.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C196WCGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00072A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4755816" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4707745" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asenbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmerich Wilhelm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mijakovic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zoranic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2011.10.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP1XM6NB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730524" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343010v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.05.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0BNXN4X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.617712" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.S. Shaul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Schultz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kofke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.615764" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mijakovi&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zorani&#263;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sokoli&#263;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2011.06.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL9ZXPLM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332132v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979650026523" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ciach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3184851" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3093071" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903258169" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513274v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970902852657" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Zoranic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Sokolic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970902877787" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3020337" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342970v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alm&#225;sy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turmine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076185e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5KGHP0P9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech G&#243;&#378;d&#378;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021203" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00286354v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bishop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/1/014038" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2NPMMV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.102502" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2007.08.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPDCNHLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0736894" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NWT7DGMH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267494v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sokolic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevE.75.060502" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Almasy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2178787" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Westh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1953535" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2003.08.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNS3QZQ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269998v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1817970" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B300329A" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D7VMSBKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1429958" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00104-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9CL3G15-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dubois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1458544" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342914v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1398313" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bosetti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.021206" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342905v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ch&#225;vez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1322656" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481469" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342898v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481566" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342886v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.60.2912" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342883v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478715" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332255v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477528" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chamoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476172" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342874v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravichandran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bagchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477340" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342869v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332239v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475047" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332237v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473224" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332140v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamoux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.470915" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danielak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankowicz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapral" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(96)00031-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332130v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schultze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Penson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.3641" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332091v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.4589" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332086v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wei" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.506" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332108v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mareschal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1568" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332126v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaveau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463134" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332061v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol A. Penson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-116501" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332039v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaveau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Penson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(91)90264-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP0F75PM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332045v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Telo da Gama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461385" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332024v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Patey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979000101001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332005v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.456926" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Torrie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900101851" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634599v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.455319" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331983v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331940v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.455537" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kusalik" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.453313" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634596v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Kusalik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978700100061" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mills" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orcil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100259a003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMD6RWRS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634588v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drifford" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabony" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044012047100" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232219v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742785v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023149v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649271v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14014-12" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742263v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marco" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Galvez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lansner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-2020-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>