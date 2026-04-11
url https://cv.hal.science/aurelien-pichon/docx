--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -173,11376 +173,11510 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Acclimation During the Third Week of a Live-High-Train-High Training Camp Does Not Impair the Hematological and Perceptual Responses to Altitude.</w:t>
+                <w:t xml:space="preserve">Graded normobaric hypoxia alters cerebral oxygenation and cognition in middle-aged adults: a single-blind counterbalanced randomized crossover trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Steven Elie Rubio</w:t>
+                <w:t xml:space="preserve">Ayoub Boulares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Libicz</w:t>
+                <w:t xml:space="preserve">Corentin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vidal</w:t>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carin</w:t>
+                <w:t xml:space="preserve">Dimitri Theurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Nader</w:t>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (3), pp.e70236. </w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-026-02187-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05532383v1</w:t>
+                <w:t xml:space="preserve">inserm-05544846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral oxygenation and cognitive performance under different acute normobaric hypoxic conditions: a fNIRS study</w:t>
+                <w:t xml:space="preserve">Heat Acclimation During the Third Week of a Live-High-Train-High Training Camp Does Not Impair the Hematological and Perceptual Responses to Altitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Faucher</w:t>
+                <w:t xml:space="preserve">Jonathan Steven Elie Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">Sébastien Libicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Mathe</w:t>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+                <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Theurot</w:t>
+                <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (3), pp.e70236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-06042-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.70236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471086v1</w:t>
+                <w:t xml:space="preserve">inserm-05532383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded normobaric hypoxia alters cerebral oxygenation and cognition in middle-aged adults: a single-blind counterbalanced randomized crossover trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral oxygenation and cognitive performance under different acute normobaric hypoxic conditions: a fNIRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Boulares</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nathan Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Theurot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-026-02187-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-06042-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05544846v1</w:t>
+                <w:t xml:space="preserve">hal-05471086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Anemia in High‐Altitude Populations: Global Impact, Prevalence, Challenges, and Potential Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Boulares</w:t>
+                <w:t xml:space="preserve">Persisting elevation of total hemoglobin mass after altitude training in elite swimmers: a potential role of prolonged erythrocyte survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Gonzales</w:t>
+                <w:t xml:space="preserve">Violette Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Robach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+                <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27761⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329 (4), pp.H789-H800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00334.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283752v1</w:t>
+                <w:t xml:space="preserve">hal-05471194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Physical Performance in Trained and Untrained Individuals: An Umbrella Review of Systematic Reviews and Meta-Analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Boulares</w:t>
+                <w:t xml:space="preserve">Changes in Retinal Vasculature Phenotype and Choroidal Blood Flow at High Altitude in Healthy Lowlanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupuy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Paillisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Berquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40798-025-00933-7⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (6), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.66.6.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471097v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting elevation of total hemoglobin mass after altitude training in elite swimmers: a potential role of prolonged erythrocyte survival</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Physical Performance in Trained and Untrained Individuals: An Umbrella Review of Systematic Reviews and Meta-Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Boulares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00334.2025⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-025-00933-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471194v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Retinal Vasculature Phenotype and Choroidal Blood Flow at High Altitude in Healthy Lowlanders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Paillisser</w:t>
+                <w:t xml:space="preserve">Addressing Anemia in High‐Altitude Populations: Global Impact, Prevalence, Challenges, and Potential Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Boulares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Berquet</w:t>
+                <w:t xml:space="preserve">Gustavo Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hogg</w:t>
+                <w:t xml:space="preserve">Paul Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Trucco</w:t>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66 (6), pp.50. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (9), pp.1590-1602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.66.6.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471198v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral blood flow in Andean children and adolescents living above 5,000 m</w:t>
+                <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Howe</w:t>
+                <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Verges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+                <w:t xml:space="preserve">Johan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00513.2024⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471205v1</w:t>
+                <w:t xml:space="preserve">hal-05564701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral blood flow in Andean children and adolescents living above 5,000 m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Bouten</w:t>
+                <w:t xml:space="preserve">Daniela Nowak-Flück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">Jack Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133 (4), pp.1138-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00513.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471219v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatized Lowlanders Exhibit a Hypocoagulable Profile after a Passive Ascent at High Altitude</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Bouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Landry Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ham.2024.0128⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916827v1</w:t>
+                <w:t xml:space="preserve">hal-05471219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- and macrovascular function in the highest city in the world: a cross sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ulliel‐roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.100887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lana.2024.100887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Cognitive Performance and Brain Health in Older Adults Across Cognitive States: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Boulares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 101 (1), pp.13-30. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+              <w:t xml:space="preserve">, 2024, 101 (1), pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-240711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making a virtue out of an evil: Are red blood cells from chronic mountain sickness patients eligible for transfusions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Acclimatized Lowlanders Exhibit a Hypocoagulable Profile after a Passive Ascent at High Altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hancco</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27317⟩</w:t>
+              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.209-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ham.2024.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664400v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Altitude Environment and COVID-19: SARS-CoV-2 Seropositivity in the Highest City in the World</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Making a virtue out of an evil: Are red blood cells from chronic mountain sickness patients eligible for transfusions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ivan Hancco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ham.2021.0020⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (7), pp.1407-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03803799v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are coagulation profiles in Andean highlanders with excessive erythrocytosis favouring hypercoagulability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">High-Altitude Environment and COVID-19: SARS-CoV-2 Seropositivity in the Highest City in the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP091670⟩</w:t>
+              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.218-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ham.2021.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820265v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03803799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neocytolysis after return from high altitude (5100 m): Further evidence for absentia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Are coagulation profiles in Andean highlanders with excessive erythrocytosis favouring hypercoagulability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Seyve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.14002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.899-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP091670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158915v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 5300: limits of human adaptations in the highest city in the world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+                <w:t xml:space="preserve">Excessive Erythrocytosis Is Not Associated With Altered Iron Homeostasis in Men From the World’s Highest City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Cairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brugniaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Furian</w:t>
+                <w:t xml:space="preserve">Margherita Correnti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gammella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Recalcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP284550⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.e849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511895v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphisms and expression of Rhesus blood group RHCE are associated with 2,3-bisphosphoglycerate in humans at high altitude</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Earley</w:t>
+                <w:t xml:space="preserve">Expedition 5300: limits of human adaptations in the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travis Nemkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monika Dzieciatkowska</w:t>
+                <w:t xml:space="preserve">Julien Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2315930120⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 602 (21), pp.5449-5462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP284550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511897v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early effects of acetazolamide on hemoglobin mass and plasma volume in chronic mountain sickness at 5100 m</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic polymorphisms and expression of Rhesus blood group RHCE are associated with 2,3-bisphosphoglycerate in humans at high altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo D’alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Earley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Champigneulle</w:t>
+                <w:t xml:space="preserve">Travis Nemkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stauffer</w:t>
+                <w:t xml:space="preserve">Daniel Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Robach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C.A. Howe</w:t>
+                <w:t xml:space="preserve">Monika Dzieciatkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2023.05.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2315930120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158992v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive Erythrocytosis Is Not Associated With Altered Iron Homeostasis in Men From the World’s Highest City</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefania Recalcati</w:t>
+                <w:t xml:space="preserve">Neocytolysis after return from high altitude (5100 m): Further evidence for absentia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000849⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.14002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158930v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human blood transcriptome exhibits time-of-day-dependent response to hypoxia: Lessons from the highest city in the world</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Mendelson</w:t>
+                <w:t xml:space="preserve">Early effects of acetazolamide on hemoglobin mass and plasma volume in chronic mountain sickness at 5100 m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111213⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.2416794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03805375v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac remodelling in the highest city in the world: effects of altitude and chronic mountain sickness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Oberholzer</w:t>
+                <w:t xml:space="preserve">The human blood transcriptome exhibits time-of-day-dependent response to hypoxia: Lessons from the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gal Manella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saar Ezagouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwac166⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (7), pp.111213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03805390v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03805375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nocturnal hypoxemia, blood pressure, vascular status and chronic mountain sickness in the highest city in the world</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gzregorz Bilo</w:t>
+                <w:t xml:space="preserve">Cardiac remodelling in the highest city in the world: effects of altitude and chronic mountain sickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ulliel-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Oberholzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07853890.2022.2091791⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.zwac166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwac166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717689v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03805390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercostal muscle oxygenation and expiratory loaded breathing at rest: Respiratory pattern effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nocturnal hypoxemia, blood pressure, vascular status and chronic mountain sickness in the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Perger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gzregorz Bilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2022.103925⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.1884 - 1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07853890.2022.2091791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04563409v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Transgenic Erythropoietin Deficient Mice, an Increase in Respiratory Response to Hypercapnia Parallels Abnormal Distribution of CO2/H+-Activated Cells in the Medulla Oblongata</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercostal muscle oxygenation and expiratory loaded breathing at rest: Respiratory pattern effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bretonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.850418⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 304, pp.103925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2022.103925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03990011v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Stiffness and Hemodynamics in Young Women: The Effects of Oral Contraceptive Intake and Physical Habits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Transgenic Erythropoietin Deficient Mice, an Increase in Respiratory Response to Hypercapnia Parallels Abnormal Distribution of CO2/H+-Activated Cells in the Medulla Oblongata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine-Hivda Yegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18073393⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.850418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026466v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercising in Hypoxia and Other Stimuli: Heart Rate Variability and Ventilatory Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue : Cellular and Functional Response to Hypoxia, 11 (7), pp.625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/life11070625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood viscosity and its determinants in the highest city in the world</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arterial Stiffness and Hemodynamics in Young Women: The Effects of Oral Contraceptive Intake and Physical Habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Enea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernelle Laffetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP279694⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.3393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18073393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821243v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemostasis in highlanders with excessive erythrocytosis at 5100 m: Preliminary data from the highest city of the world</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of expiratory loaded breathing during moderate exercise on intercostal muscle oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bretonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2020.103535⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/mrm.2020.702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492482v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of expiratory loaded breathing during moderate exercise on intercostal muscle oxygenation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Letters to Blood: Reevaluation of excessive erythrocytosis in diagnosing chronic mountain sickness in men from the world's highest city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Oberholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lundby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ulliel-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/mrm.2020.702⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (16), pp.1884-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019004508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176895v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03768298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letters to Blood: Reevaluation of excessive erythrocytosis in diagnosing chronic mountain sickness in men from the world's highest city</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Blood viscosity and its determinants in the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ulliel‐roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019004508⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598 (18), pp.4121-4130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP279694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03768298v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hemostasis in highlanders with excessive erythrocytosis at 5100 m: Preliminary data from the highest city of the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 282, pp.103535 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2020.103535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189542v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercostal muscle oxygenation during expiratory load breathing at rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bretonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 261, pp.24-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resp.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Millet and Brocherie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carsten Lundby</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13262⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (8), pp.1769-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491773v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell deformability is very slightly decreased in erythropoietin deficient mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">The 2018 Lake Louise Acute Mountain Sickness Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswald Oelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lamarre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marchant</w:t>
+                <w:t xml:space="preserve">Peter Bärtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Vilar</w:t>
+                <w:t xml:space="preserve">Andrew Luks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.41-6. </w:t>
+              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.4-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CH-121654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ham.2017.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881487v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 Lake Louise Acute Mountain Sickness Score</w:t>
+                <w:t xml:space="preserve">Indirect viscosimetric method is less accurate than ektacytometry for the measurement of red blood cell deformability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Roach</w:t>
+                <w:t xml:space="preserve">Jens Vent-Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hackett</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oswald Oelz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Luks</w:t>
+                <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ham.2017.0164⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.115-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-131727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491769v1</w:t>
+                <w:t xml:space="preserve">hal-01881561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect viscosimetric method is less accurate than ektacytometry for the measurement of red blood cell deformability.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Red blood cell deformability is very slightly decreased in erythropoietin deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Romana</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.115-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-131727⟩</w:t>
+              <w:t xml:space="preserve">, 2018, pp.41-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-121654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881561v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased ventilation in female erythropoietin-deficient mouse line is not progesterone and estrous stage-dependent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to Millet and Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Siebenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bent Rønnestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lundby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (10), pp.2244-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390171v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythropoietin and the use of a transgenic model of erythropoietin-deficient mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Increased ventilation in female erythropoietin-deficient mouse line is not progesterone and estrous stage-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Jeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Launay</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Soliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypoxia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/HP.S83540⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245 (SI), pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491765v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acute and chronic hematocrit modulations on blood viscosity in endurance athletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Erythropoietin and the use of a transgenic model of erythropoietin-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja El Hasnaoui-Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Hagström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-162050⟩</w:t>
+              <w:t xml:space="preserve">Hypoxia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/HP.S83540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881659v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoventilation Training at Supramaximal Intensity Improves Swimming Performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of acute and chronic hematocrit modulations on blood viscosity in endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000863⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (2), pp.115 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-162050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491759v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hypoventilation Training at Supramaximal Intensity Improves Swimming Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (6), pp.1119-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188929v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling the diving bradycardia: Toward an “oxygen-conserving breaking point”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1475-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3129-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188915v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left ventricular adaptation to high altitude: speckle tracking echocardiography in lowlanders, healthy highlanders and highlanders with chronic mountain sickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dedobbeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Hadefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Villafuerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Naeije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (4), pp.743-752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10554-015-0614-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of glutamate and serotonin on the hypoxic ventilatory response in high-altitude-adapted plateau Pika</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+                <w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tana Wuren</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Larribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.e12446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491748v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative ventilatory strategies of acclimated rats and burrowing plateau pika (Ochotona curzoniae) in response to hypoxic–hypercapnia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (1), pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491751v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Waltz</w:t>
+                <w:t xml:space="preserve">Role of glutamate and serotonin on the hypoxic ventilatory response in high-altitude-adapted plateau Pika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tana Wuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoen Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212-214, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881497v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the diving bradycardia: Toward an “oxygen-conserving breaking point”?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative ventilatory strategies of acclimated rats and burrowing plateau pika (Ochotona curzoniae) in response to hypoxic–hypercapnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuren Tana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3129-5⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360158v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimmers can train in hypoxia at sea level through voluntary hypoventilation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.08.022⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (11), pp.1962 - 1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491719v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of energy expenditure prediction from heart rate during running</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Vincent Brugniaux</w:t>
+                <w:t xml:space="preserve">Catalyzing role of erythropoietin on the nitric oxide central pathway during the ventilatory responses to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja El Hasnaoui-Saadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/2/253⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/phy2.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601813v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyzing role of erythropoietin on the nitric oxide central pathway during the ventilatory responses to hypoxia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marchant</w:t>
+                <w:t xml:space="preserve">Improvement of energy expenditure prediction from heart rate during running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cornolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/phy2.223⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/2/253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136207v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardio-ventilatory responses to poikilocapnic hypoxia and hypercapnia in trained breath-hold divers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Swimmers can train in hypoxia at sea level through voluntary hypoventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Gamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 192, pp.48-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 190, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355735v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal exercise limitation in functionally overreached triathletes: role of cardiac adrenergic stimulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cardio-ventilatory responses to poikilocapnic hypoxia and hypercapnia in trained breath-hold divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00191.2014⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 192, pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491742v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac adaptation to high altitude in the plateau pika ( Ochotona curzoniae )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maximal exercise limitation in functionally overreached triathletes: role of cardiac adrenergic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guéneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/phy2.32⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (3), pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00191.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491729v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Parasympathetic Hyperactivity in Functionally Overreached Athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">Relationship between acute chest syndrome and the sympatho-vagal balance in adults with hemoglobin SS disease; a case control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Knight-Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Schaal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Louis</w:t>
+                <w:t xml:space="preserve">Danitza Nebor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182980125⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-2012-1545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491723v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a high-carbohydrate versus high-protein meal on acute responses to hypoxia at rest and exercise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evidence of Parasympathetic Hyperactivity in Functionally Overreached Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chapelot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (3), pp.691-702. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (11), pp.2061-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2472-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182980125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03601817v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PhysioFlow Thoracic Impedancemeter Is Not Valid for the Measurements of Cardiac Hemodynamic Parameters in Chronic Anemic Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soualiho Ouattara</w:t>
+                <w:t xml:space="preserve">Cardiac adaptation to high altitude in the plateau pika ( Ochotona curzoniae )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai Zhenzhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079086⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/phy2.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491724v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between acute chest syndrome and the sympatho-vagal balance in adults with hemoglobin SS disease; a case control study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a high-carbohydrate versus high-protein meal on acute responses to hypoxia at rest and exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chapelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-2012-1545⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.691-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2472-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491622v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inositol hexaphosphate–loaded red blood cells (RBCs) on the rheology of sickle RBCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Campion</w:t>
+                <w:t xml:space="preserve">The PhysioFlow Thoracic Impedancemeter Is Not Valid for the Measurements of Cardiac Hemodynamic Parameters in Chronic Anemic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Balayssac-Siransy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalourgo Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soualiho Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03779.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e79086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491631v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Uptake Efficiency Slope, Aerobic Fitness, and V˙ E –V˙CO2 Slope in Heart Failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hemorheological alterations, decreased cerebral microvascular oxygenation and cerebral vasomotion compensation in sickle cell patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Mougenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lalanne-Mistrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822f8427⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (12), pp.1070-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.23318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491600v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00838966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal muscle oxygen consumption and fatigability in sickle cell patients despite reduced microvascular oxygenation and hemorheological abnormalities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Mougenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lalanne-Mistrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.e52471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0052471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00849035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood viscosity and hemodynamics during exercise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Oxygen Uptake Efficiency Slope, Aerobic Fitness, and V˙ E –V˙CO2 Slope in Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Vazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Polkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-2011-1515⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.428-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822f8427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491620v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of haemoglobin mass on VO 2 max following normobaric ‘live high–train low’ in endurance-trained athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Nordsborg</w:t>
+                <w:t xml:space="preserve">Effect of inositol hexaphosphate–loaded red blood cells (RBCs) on the rheology of sickle RBCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Hardeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2012-091078⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.627-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03779.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491626v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemorheological alterations, decreased cerebral microvascular oxygenation and cerebral vasomotion compensation in sickle cell patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Blood viscosity and hemodynamics during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lalanne-Mistrih</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.23318⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-2011-1515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00838966v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries on Viewpoint: Expending our physical activity (measurement) budget wisely</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of haemoglobin mass on VO 2 max following normobaric ‘live high–train low’ in endurance-trained athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Siebenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Nordsborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00650.2011⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (11), pp.822-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2012-091078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491609v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise prior to a freely requested meal modifies pre and postprandial glucose profile, substrate oxidation and sympathovagal balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chapelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes, nutrition &amp; metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1743-7075-8-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise with hypoventilation induces lower muscle oxygenation and higher blood lactate concentration: role of hypoxia and hypercapnia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commentaries on Viewpoint: Expending our physical activity (measurement) budget wisely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien V. Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1512-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (2), pp.608-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00650.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491594v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of arterialized earlobe blood gases at rest and exercise in normoxia and hypoxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise with hypoventilation induces lower muscle oxygenation and higher blood lactate concentration: role of hypoxia and hypercapnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourdillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2010.05.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (2), pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1512-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491581v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability and depressed mood in physical education students: A longitudinal study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validity of arterialized earlobe blood gases at rest and exercise in normoxia and hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourdillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autneu.2010.03.019⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 172 (3), pp.179-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2010.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491580v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral adaptations to chronic anemia in a model of erythropoietin-deficient mice exposed to hypoxia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heart rate variability and depressed mood in physical education students: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chapelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00119.2008⟩</w:t>
+              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1-2), pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autneu.2010.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491571v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ventilatory adaptation and ventilatory response to hypoxia in plateau pika ( Ochotona curzoniae ): role of nNOS and dopamine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cerebral adaptations to chronic anemia in a model of erythropoietin-deficient mice exposed to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja El Hasnaoui-Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Han Shufeng</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 297 (4), pp.R978-R987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00108.2009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 296 (3), pp.R801-R811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00119.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491574v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 4-week training with voluntary hypoventilation carried out at low pulmonary volumes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Long-term ventilatory adaptation and ventilatory response to hypoxia in plateau pika ( Ochotona curzoniae ): role of nNOS and dopamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai Zhenzhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Favret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Shufeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.09.010⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (4), pp.R978-R987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00108.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491556v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Oxygen uptake efficiency slope’ in trained and untrained subjects exposed to hypoxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Effects of a 4-week training with voluntary hypoventilation carried out at low pulmonary volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Richalet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 161 (2), pp.167-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2008.01.006⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 160 (2), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491562v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of maximal oxygen uptake in moderate acute hypoxia in endurance athletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">‘Oxygen uptake efficiency slope’ in trained and untrained subjects exposed to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Woorons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Favret</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Jutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-007-0457-0⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (2), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490722v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged expiration down to residual volume leads to severe arterial hypoxemia in athletes during submaximal exercise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relations between psychometric profiles and cardiovascular autonomic regulation in physical education students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chapelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.615-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0385-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.02.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490718v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant factors of the decrease in aerobic performance in moderate acute hypoxia in women endurance athletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Determinants of maximal oxygen uptake in moderate acute hypoxia in endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Woorons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Favret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (6), pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-007-0457-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.06.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490731v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular variability is/is not an index of autonomic control of circulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prolonged expiration down to residual volume leads to severe arterial hypoxemia in athletes during submaximal exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (1), pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01038.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05490700v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between psychometric profiles and cardiovascular autonomic regulation in physical education students</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determinant factors of the decrease in aerobic performance in moderate acute hypoxia in women endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Favret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 159 (2), pp.178-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0385-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490708v1</w:t>
+                <w:t xml:space="preserve">hal-05490731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ventilation on spectral analysis of heart rate variability during exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular variability is/is not an index of autonomic control of circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Cornolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2005.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (1), pp.503-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01038.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05490695v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of heart rate variability: interchangeability between autoregressive analysis and fast Fourier transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Determining an erythropoietin threshold is not sufficient for accelerating erythrocyte production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2005.08.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (3), pp.325-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0344-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488917v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining an erythropoietin threshold is not sufficient for accelerating erythrocyte production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The effect of ventilation on spectral analysis of heart rate variability during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cornolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0344-0⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 150 (2-3), pp.118-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2005.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490702v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasympathetic Airway Response and Heart Rate Variability Before and at the End of Methacholine Challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spectral analysis of heart rate variability: interchangeability between autoregressive analysis and fast Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1378/chest.127.1.23⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2005.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488895v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway Tone During Exercise in Healthy Subjects: Effects of Salbutamol and Ipratropium Bromide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Parasympathetic Airway Response and Heart Rate Variability Before and at the End of Methacholine Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. de Bisschop</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2004-821021⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (1), pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.127.1.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489221v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary and Blood Concentrations of β 2 -Agonists in Trained Subjects: Comparison between Routes of Use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Airway Tone During Exercise in Healthy Subjects: Effects of Salbutamol and Ipratropium Bromide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 27 (03), pp.187-192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2005-865627⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 26 (5), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-821021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490680v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Analysis of Heart Rate Variability during Exercise in Trained Subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Urinary and Blood Concentrations of β 2 -Agonists in Trained Subjects: Comparison between Routes of Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Papelier</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Pérault-Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000142403.93205.35⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (03), pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2005-865627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488906v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for flow dependence of respiratory resistance during exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Spectral Analysis of Heart Rate Variability during Exercise in Trained Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Papelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1569-9048(03)00106-x⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (10), pp.1702-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000142403.93205.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05489228v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accounting for flow dependence of respiratory resistance during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 136 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1569-9048(03)00106-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Interchangeability of and Oxygen Uptake Efficiency Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (6), pp.589-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/h02-034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11552,242 +11686,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of expiratory loaded breathing during moderate exercise on intercostal muscle oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bretonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Congress of the European College of Sport Science, Prague 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercostal muscle oxygenation during expiratory load breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bretonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2018 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2018, Paris, France. pp.PA3359, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA3359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11855,51 +11989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCC99360"/>
+    <w:nsid w:val="9C746B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12086,51 +12220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2772-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steven Elie Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Libicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luigi Bragazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27761" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00933-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Viard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00334.2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my de Abreu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Paillisser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Berquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hogg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Trucco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.50" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Howe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nowak-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Talbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00513.2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3877" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marlu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Seyve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2024.0128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lemaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel&#8208;roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100887" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-240711" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Furian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hancco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03803799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2021.0020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Stauffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP091670" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaestner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284550" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Earley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Nemkov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stephenson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dzieciatkowska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315930120" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champigneulle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stauffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Howe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2023.05.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cairo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champigneulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Correnti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gammella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Recalcati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000849" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Manella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Ezagouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111213" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel-Roche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberholzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac166" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717689v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esteve" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gzregorz Bilo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2091791" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103925" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990011v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Jeton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin-Terrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine-Hivda Yegen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.850418" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Laffetas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073393" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821243v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyrion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279694" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2020.103535" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176895v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/mrm.2020.702" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lundby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004508" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2018.12.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFMW4RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siebenmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent R&#248;nnestad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13262" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vilar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-121654" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hackett" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Oelz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#228;rtsch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Luks" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2017.0164" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Vent-Schmidt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131727" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491765v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja El Hasnaoui-Saadani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/HP.S83540" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-162050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000863" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dedobbeleer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hadefi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pichon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villafuerte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naeije" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-015-0614-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Bai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Wuren" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoen Jin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-262S47XM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuren Tana" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLSJ1QD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3129-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.08.022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5CDQZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cornolo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Borne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/2/253" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.223" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.12.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K1RPK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491729v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Zhenzhong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.32" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601817v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chapelot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2472-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D33220AEA638766CEDC0706162CC37EE47E8310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491724v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bogui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Balayssac-Siransy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalourgo Tuo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualiho Ouattara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079086" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491622v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Knight-Madden" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bowers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Nebor" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2012-1545" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hardeman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Campion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03779.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWMTCH89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849035v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mougenel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052471" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2011-1515" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491626v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rasmussen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nordsborg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091078" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-L0XSZN3H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838966v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23318" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491609v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V. Brugniaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00650.2011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601818v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-66" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491594v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdillon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandewalle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1512-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X60Q442V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491581v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letournel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Herman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZ7GVC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nuissier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.019" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N5R2SQK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491571v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00119.2008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491574v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Shufeng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00108.2009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duvallet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.09.010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNCDBPL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490722v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0457-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LF9TVB8W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490718v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.02.017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLNCB5BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490731v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.06.012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB402JR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490700v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01038.2006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vallet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0385-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-108SWFXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490695v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2005.04.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92XBZKVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490702v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0344-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R96MD3J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488895v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Diaz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.1.23" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489221v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bisschop" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821021" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488906v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000142403.93205.35" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489228v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;nard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-9048(03)00106-x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC9QSLD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490690v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jonville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-034" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538949v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539418v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA3359" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2772-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steven Elie Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Libicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Viard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00334.2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my de Abreu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Paillisser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Berquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hogg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Trucco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.50" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luigi Bragazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00933-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Howe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nowak-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Talbot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00513.2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel&#8208;roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-240711" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marlu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Seyve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2024.0128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Furian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hancco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03803799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2021.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Stauffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP091670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cairo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champigneulle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Correnti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gammella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Recalcati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000849" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Earley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Nemkov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stephenson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dzieciatkowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315930120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaestner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champigneulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stauffer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Howe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2023.05.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Manella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Ezagouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel-Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberholzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717689v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esteve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gzregorz Bilo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2091791" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103925" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Jeton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin-Terrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine-Hivda Yegen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.850418" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Laffetas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073393" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/mrm.2020.702" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lundby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004508" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyrion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279694" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2020.103535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2018.12.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFMW4RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hackett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Oelz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#228;rtsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Luks" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2017.0164" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Vent-Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131727" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vilar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-121654" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siebenmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent R&#248;nnestad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13262" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja El Hasnaoui-Saadani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/HP.S83540" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-162050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000863" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3129-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dedobbeleer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hadefi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pichon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villafuerte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naeije" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-015-0614-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Bai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Wuren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoen Jin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.03.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-262S47XM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491751v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuren Tana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.05.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLSJ1QD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.223" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cornolo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Borne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/2/253" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.08.022" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5CDQZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.12.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K1RPK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491622v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Knight-Madden" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bowers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Nebor" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2012-1545" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491729v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Zhenzhong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.32" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chapelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2472-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D33220AEA638766CEDC0706162CC37EE47E8310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491724v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bogui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Balayssac-Siransy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalourgo Tuo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualiho Ouattara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079086" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mougenel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23318" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052471" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hardeman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Campion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03779.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWMTCH89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2011-1515" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rasmussen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nordsborg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091078" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-L0XSZN3H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-66" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491609v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V. Brugniaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00650.2011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdillon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandewalle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1512-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X60Q442V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491581v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letournel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Herman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZ7GVC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nuissier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N5R2SQK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491571v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00119.2008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491574v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Shufeng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00108.2009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491556v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duvallet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.09.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNCDBPL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vallet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0385-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-108SWFXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490722v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0457-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LF9TVB8W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490718v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.02.017" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLNCB5BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490731v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.06.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB402JR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490700v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01038.2006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0344-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R96MD3J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2005.04.010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92XBZKVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488895v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Diaz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.1.23" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489221v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bisschop" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821021" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488906v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000142403.93205.35" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489228v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;nard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-9048(03)00106-x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC9QSLD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490690v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jonville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-034" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538949v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539418v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA3359" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>