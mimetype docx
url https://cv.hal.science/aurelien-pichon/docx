--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -207,472 +207,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded normobaric hypoxia alters cerebral oxygenation and cognition in middle-aged adults: a single-blind counterbalanced randomized crossover trial</w:t>
+                <w:t xml:space="preserve">Heat Acclimation During the Third Week of a Live-High-Train-High Training Camp Does Not Impair the Hematological and Perceptual Responses to Altitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Boulares</w:t>
+                <w:t xml:space="preserve">Jonathan Steven Elie Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Faucher</w:t>
+                <w:t xml:space="preserve">Sébastien Libicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+                <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Theurot</w:t>
+                <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (3), pp.e70236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-026-02187-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.70236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05544846v1</w:t>
+                <w:t xml:space="preserve">inserm-05532383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Acclimation During the Third Week of a Live-High-Train-High Training Camp Does Not Impair the Hematological and Perceptual Responses to Altitude.</w:t>
+                <w:t xml:space="preserve">Cerebral oxygenation and cognitive performance under different acute normobaric hypoxic conditions: a fNIRS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Steven Elie Rubio</w:t>
+                <w:t xml:space="preserve">Corentin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Libicz</w:t>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vidal</w:t>
+                <w:t xml:space="preserve">Nathan Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carin</w:t>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Nader</w:t>
+                <w:t xml:space="preserve">Dimitri Theurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (3), pp.e70236. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-06042-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05532383v1</w:t>
+                <w:t xml:space="preserve">hal-05471086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral oxygenation and cognitive performance under different acute normobaric hypoxic conditions: a fNIRS study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Graded normobaric hypoxia alters cerebral oxygenation and cognition in middle-aged adults: a single-blind counterbalanced randomized crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Boulares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Theurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Theurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-06042-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-026-02187-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471086v1</w:t>
+                <w:t xml:space="preserve">inserm-05544846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persisting elevation of total hemoglobin mass after altitude training in elite swimmers: a potential role of prolonged erythrocyte survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -743,546 +743,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Retinal Vasculature Phenotype and Choroidal Blood Flow at High Altitude in Healthy Lowlanders</w:t>
+                <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
+                <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Paillisser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Trucco</w:t>
+                <w:t xml:space="preserve">Johan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.66.6.50⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471198v1</w:t>
+                <w:t xml:space="preserve">hal-05564701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Physical Performance in Trained and Untrained Individuals: An Umbrella Review of Systematic Reviews and Meta-Analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Addressing Anemia in High‐Altitude Populations: Global Impact, Prevalence, Challenges, and Potential Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Boulares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupuy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40798-025-00933-7⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (9), pp.1590-1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471097v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Anemia in High‐Altitude Populations: Global Impact, Prevalence, Challenges, and Potential Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Physical Performance in Trained and Untrained Individuals: An Umbrella Review of Systematic Reviews and Meta-Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Boulares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27761⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-025-00933-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283752v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Retinal Vasculature Phenotype and Choroidal Blood Flow at High Altitude in Healthy Lowlanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Paillisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Berquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Bouten</w:t>
+                <w:t xml:space="preserve">Stephen Hogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">Emanuele Trucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (6), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.66.6.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564701v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral blood flow in Andean children and adolescents living above 5,000 m</w:t>
               </w:r>
@@ -1320,51 +1320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nowak-Flück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133 (4), pp.1138-1145. </w:t>
@@ -1402,609 +1402,609 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macrovascular function in the highest city in the world: a cross sectional study</w:t>
+                <w:t xml:space="preserve">Acclimatized Lowlanders Exhibit a Hypocoagulable Profile after a Passive Ascent at High Altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Savina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Ulliel‐roche</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2024.100887⟩</w:t>
+              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.209-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ham.2024.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142453v1</w:t>
+                <w:t xml:space="preserve">hal-04916827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Cognitive Performance and Brain Health in Older Adults Across Cognitive States: A Systematic Literature Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Micro- and macrovascular function in the highest city in the world: a cross sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Savina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ulliel‐roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2024.100887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-240711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05488562v1</w:t>
+                <w:t xml:space="preserve">hal-05142453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatized Lowlanders Exhibit a Hypocoagulable Profile after a Passive Ascent at High Altitude</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Cognitive Performance and Brain Health in Older Adults Across Cognitive States: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Boulares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (2), pp.209-214. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (1), pp.13-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ham.2024.0128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-240711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916827v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making a virtue out of an evil: Are red blood cells from chronic mountain sickness patients eligible for transfusions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2068,51 +2068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Altitude Environment and COVID-19: SARS-CoV-2 Seropositivity in the Highest City in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hancco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (3), pp.218-222. </w:t>
@@ -2202,103 +2202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are coagulation profiles in Andean highlanders with excessive erythrocytosis favouring hypercoagulability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (6), pp.899-914. </w:t>
@@ -2330,697 +2330,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive Erythrocytosis Is Not Associated With Altered Iron Homeostasis in Men From the World’s Highest City</w:t>
+                <w:t xml:space="preserve">Neocytolysis after return from high altitude (5100 m): Further evidence for absentia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Cairo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefania Recalcati</w:t>
+                <w:t xml:space="preserve">Lars Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000849⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.14002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158930v1</w:t>
+                <w:t xml:space="preserve">hal-04158915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 5300: limits of human adaptations in the highest city in the world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+                <w:t xml:space="preserve">Genetic polymorphisms and expression of Rhesus blood group RHCE are associated with 2,3-bisphosphoglycerate in humans at high altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo D’alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Earley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Nemkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brugniaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Furian</w:t>
+                <w:t xml:space="preserve">Monika Dzieciatkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 602 (21), pp.5449-5462. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/JP284550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2315930120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511895v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphisms and expression of Rhesus blood group RHCE are associated with 2,3-bisphosphoglycerate in humans at high altitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expedition 5300: limits of human adaptations in the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo D’alessandro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Monika Dzieciatkowska</w:t>
+                <w:t xml:space="preserve">Julien Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2315930120⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 602 (21), pp.5449-5462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP284550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511897v1</w:t>
+                <w:t xml:space="preserve">hal-04511895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neocytolysis after return from high altitude (5100 m): Further evidence for absentia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early effects of acetazolamide on hemoglobin mass and plasma volume in chronic mountain sickness at 5100 m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Kaestner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
+                <w:t xml:space="preserve">C.A. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238 (3), </w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.2416794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.14002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158915v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early effects of acetazolamide on hemoglobin mass and plasma volume in chronic mountain sickness at 5100 m</w:t>
+                <w:t xml:space="preserve">Excessive Erythrocytosis Is Not Associated With Altered Iron Homeostasis in Men From the World’s Highest City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Champigneulle</w:t>
+                <w:t xml:space="preserve">Gaetano Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stauffer</w:t>
+                <w:t xml:space="preserve">Benoît Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Robach</w:t>
+                <w:t xml:space="preserve">Margherita Correnti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Doutreleau</w:t>
+                <w:t xml:space="preserve">Elena Gammella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Howe</w:t>
+                <w:t xml:space="preserve">Stefania Recalcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (1), pp.2416794. </w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.e849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2023.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158992v1</w:t>
+                <w:t xml:space="preserve">hal-04158930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human blood transcriptome exhibits time-of-day-dependent response to hypoxia: Lessons from the highest city in the world</w:t>
               </w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gal Manella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saar Ezagouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,295 +3134,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03805375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac remodelling in the highest city in the world: effects of altitude and chronic mountain sickness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nocturnal hypoxemia, blood pressure, vascular status and chronic mountain sickness in the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ulliel-Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hancco</w:t>
+                <w:t xml:space="preserve">Elisa Perger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+                <w:t xml:space="preserve">Sébastien Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Oberholzer</w:t>
+                <w:t xml:space="preserve">François Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gzregorz Bilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwac166⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.1884 - 1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07853890.2022.2091791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03805390v1</w:t>
+                <w:t xml:space="preserve">hal-03717689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nocturnal hypoxemia, blood pressure, vascular status and chronic mountain sickness in the highest city in the world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Perger</w:t>
+                <w:t xml:space="preserve">Cardiac remodelling in the highest city in the world: effects of altitude and chronic mountain sickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Baillieul</w:t>
+                <w:t xml:space="preserve">Mathilde Ulliel-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Esteve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gzregorz Bilo</w:t>
+                <w:t xml:space="preserve">Laura Oberholzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.1884 - 1893. </w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.zwac166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07853890.2022.2091791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwac166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717689v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03805390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercostal muscle oxygenation and expiratory loaded breathing at rest: Respiratory pattern effect</w:t>
               </w:r>
@@ -3447,51 +3447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 304, pp.103925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3657,1549 +3657,1549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercising in Hypoxia and Other Stimuli: Heart Rate Variability and Ventilatory Oscillations</w:t>
+                <w:t xml:space="preserve">Arterial Stiffness and Hemodynamics in Young Women: The Effects of Oral Contraceptive Intake and Physical Habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">Carina Enea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lhuissier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pernelle Laffetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Voituron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+                <w:t xml:space="preserve">Nathalie Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue : Cellular and Functional Response to Hypoxia, 11 (7), pp.625. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.3393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life11070625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18073393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477952v1</w:t>
+                <w:t xml:space="preserve">hal-04026466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Stiffness and Hemodynamics in Young Women: The Effects of Oral Contraceptive Intake and Physical Habits</w:t>
+                <w:t xml:space="preserve">Exercising in Hypoxia and Other Stimuli: Heart Rate Variability and Ventilatory Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Enea</w:t>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernelle Laffetas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">François Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Delpech</w:t>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (7), pp.3393. </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue : Cellular and Functional Response to Hypoxia, 11 (7), pp.625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18073393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life11070625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026466v1</w:t>
+                <w:t xml:space="preserve">hal-04477952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of expiratory loaded breathing during moderate exercise on intercostal muscle oxygenation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blood viscosity and its determinants in the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ulliel‐roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/mrm.2020.702⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598 (18), pp.4121-4130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP279694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176895v1</w:t>
+                <w:t xml:space="preserve">hal-04821243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letters to Blood: Reevaluation of excessive erythrocytosis in diagnosing chronic mountain sickness in men from the world's highest city</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Hemostasis in highlanders with excessive erythrocytosis at 5100 m: Preliminary data from the highest city of the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hancco</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 282, pp.103535 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2020.103535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2019004508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03768298v1</w:t>
+                <w:t xml:space="preserve">hal-03492482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood viscosity and its determinants in the highest city in the world</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of expiratory loaded breathing during moderate exercise on intercostal muscle oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bretonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP279694⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/mrm.2020.702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821243v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemostasis in highlanders with excessive erythrocytosis at 5100 m: Preliminary data from the highest city of the world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letters to Blood: Reevaluation of excessive erythrocytosis in diagnosing chronic mountain sickness in men from the world's highest city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Oberholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lundby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ulliel-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hancco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 282, pp.103535 -. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (16), pp.1884-1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2020.103535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019004508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492482v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03768298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercostal muscle oxygenation during expiratory load breathing at rest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2018.12.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (8), pp.1769-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563473v1</w:t>
+                <w:t xml:space="preserve">hal-03189542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intercostal muscle oxygenation during expiratory load breathing at rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bretonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 261, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2018.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189542v1</w:t>
+                <w:t xml:space="preserve">hal-04563473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 Lake Louise Acute Mountain Sickness Score</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to Millet and Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Roach</w:t>
+                <w:t xml:space="preserve">Christoph Siebenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hackett</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bent Rønnestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lundby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ham.2017.0164⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (10), pp.2244-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491769v1</w:t>
+                <w:t xml:space="preserve">hal-05491773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect viscosimetric method is less accurate than ektacytometry for the measurement of red blood cell deformability.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Red blood cell deformability is very slightly decreased in erythropoietin deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Romana</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.115-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-131727⟩</w:t>
+              <w:t xml:space="preserve">, 2018, pp.41-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-121654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881561v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell deformability is very slightly decreased in erythropoietin deficient mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">The 2018 Lake Louise Acute Mountain Sickness Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswald Oelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bärtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lamarre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José Vilar</w:t>
+                <w:t xml:space="preserve">Andrew Luks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-121654⟩</w:t>
+              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ham.2017.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881487v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Millet and Brocherie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Indirect viscosimetric method is less accurate than ektacytometry for the measurement of red blood cell deformability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Vent-Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Siebenmann</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bent Rønnestad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (10), pp.2244-2245. </w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.115-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/CH-131727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491773v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased ventilation in female erythropoietin-deficient mouse line is not progesterone and estrous stage-dependent</w:t>
               </w:r>
@@ -5319,51 +5319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erythropoietin and the use of a transgenic model of erythropoietin-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Jeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,77 +5453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acute and chronic hematocrit modulations on blood viscosity in endurance athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (2), pp.115 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (6), pp.1119-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5668,1455 +5668,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the diving bradycardia: Toward an “oxygen-conserving breaking point”?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Costalat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Julie Larribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3129-5⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.e12446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360158v1</w:t>
+                <w:t xml:space="preserve">hal-03188929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left ventricular adaptation to high altitude: speckle tracking echocardiography in lowlanders, healthy highlanders and highlanders with chronic mountain sickness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-015-0614-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (1), pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491745v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Left ventricular adaptation to high altitude: speckle tracking echocardiography in lowlanders, healthy highlanders and highlanders with chronic mountain sickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dedobbeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Hadefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Villafuerte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Naeije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.743-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-015-0614-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188929v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of glutamate and serotonin on the hypoxic ventilatory response in high-altitude-adapted plateau Pika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tana Wuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (1), pp.115-123. </w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212-214, pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188915v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of glutamate and serotonin on the hypoxic ventilatory response in high-altitude-adapted plateau Pika</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Comparative ventilatory strategies of acclimated rats and burrowing plateau pika (Ochotona curzoniae) in response to hypoxic–hypercapnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhong Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tana Wuren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guoen Jin</w:t>
+                <w:t xml:space="preserve">Wuren Tana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2015.03.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491748v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative ventilatory strategies of acclimated rats and burrowing plateau pika (Ochotona curzoniae) in response to hypoxic–hypercapnia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florine Jeton</w:t>
+                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wuren Tana</w:t>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (11), pp.1962 - 1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491751v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the diving bradycardia: Toward an “oxygen-conserving breaking point”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jumet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1475-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3129-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01881497v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyzing role of erythropoietin on the nitric oxide central pathway during the ventilatory responses to hypoxia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florine Jeton</w:t>
+                <w:t xml:space="preserve">Swimmers can train in hypoxia at sea level through voluntary hypoventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Cholley</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Xavier Gamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/phy2.223⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136207v1</w:t>
+                <w:t xml:space="preserve">hal-05491719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of energy expenditure prediction from heart rate during running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cornolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vincent Brugniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (2), pp.253-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0967-3334/35/2/253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimmers can train in hypoxia at sea level through voluntary hypoventilation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalyzing role of erythropoietin on the nitric oxide central pathway during the ventilatory responses to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja El Hasnaoui-Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.08.022⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/phy2.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491719v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardio-ventilatory responses to poikilocapnic hypoxia and hypercapnia in trained breath-hold divers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 192, pp.48-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7214,51 +7214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guéneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (3), pp.214-222. </w:t>
@@ -7290,1572 +7290,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between acute chest syndrome and the sympatho-vagal balance in adults with hemoglobin SS disease; a case control study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac adaptation to high altitude in the plateau pika ( Ochotona curzoniae )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Knight-Madden</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
+                <w:t xml:space="preserve">Bai Zhenzhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-2012-1545⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/phy2.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491622v1</w:t>
+                <w:t xml:space="preserve">hal-05491729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Parasympathetic Hyperactivity in Functionally Overreached Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (11), pp.2061-2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182980125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac adaptation to high altitude in the plateau pika ( Ochotona curzoniae )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of a high-carbohydrate versus high-protein meal on acute responses to hypoxia at rest and exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chapelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/phy2.32⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.691-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2472-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491729v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a high-carbohydrate versus high-protein meal on acute responses to hypoxia at rest and exercise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+                <w:t xml:space="preserve">The PhysioFlow Thoracic Impedancemeter Is Not Valid for the Measurements of Cardiac Hemodynamic Parameters in Chronic Anemic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chapelot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edwige Balayssac-Siransy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalourgo Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soualiho Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2472-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e79086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03601817v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PhysioFlow Thoracic Impedancemeter Is Not Valid for the Measurements of Cardiac Hemodynamic Parameters in Chronic Anemic Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between acute chest syndrome and the sympatho-vagal balance in adults with hemoglobin SS disease; a case control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Balayssac-Siransy</w:t>
+                <w:t xml:space="preserve">Jennifer Knight-Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalourgo Tuo</w:t>
+                <w:t xml:space="preserve">Andre Bowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soualiho Ouattara</w:t>
+                <w:t xml:space="preserve">Danitza Nebor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e79086. </w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/CH-2012-1545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491724v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemorheological alterations, decreased cerebral microvascular oxygenation and cerebral vasomotion compensation in sickle cell patients.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Oxygen Uptake Efficiency Slope, Aerobic Fitness, and V˙ E –V˙CO2 Slope in Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+                <w:t xml:space="preserve">Ali Vazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lalanne-Mistrih</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Polkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.23318⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.428-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822f8427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00838966v1</w:t>
+                <w:t xml:space="preserve">hal-05491600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal muscle oxygen consumption and fatigability in sickle cell patients despite reduced microvascular oxygenation and hemorheological abnormalities.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of inositol hexaphosphate–loaded red blood cells (RBCs) on the rheology of sickle RBCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lalanne-Mistrih</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Hardeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.627-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03779.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00849035v1</w:t>
+                <w:t xml:space="preserve">hal-05491631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Uptake Efficiency Slope, Aerobic Fitness, and V˙ E –V˙CO2 Slope in Heart Failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Normal muscle oxygen consumption and fatigability in sickle cell patients despite reduced microvascular oxygenation and hemorheological abnormalities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Mougenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lalanne-Mistrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822f8427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05491600v1</w:t>
+                <w:t xml:space="preserve">inserm-00849035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inositol hexaphosphate–loaded red blood cells (RBCs) on the rheology of sickle RBCs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Blood viscosity and hemodynamics during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lamarre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-2011-1515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03779.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05491631v1</w:t>
+                <w:t xml:space="preserve">hal-05491620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood viscosity and hemodynamics during exercise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Lamarre</w:t>
+                <w:t xml:space="preserve">The role of haemoglobin mass on VO 2 max following normobaric ‘live high–train low’ in endurance-trained athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Siebenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Nordsborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-2011-1515⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (11), pp.822-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2012-091078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491620v1</w:t>
+                <w:t xml:space="preserve">hal-05491626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of haemoglobin mass on VO 2 max following normobaric ‘live high–train low’ in endurance-trained athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Nordsborg</w:t>
+                <w:t xml:space="preserve">Hemorheological alterations, decreased cerebral microvascular oxygenation and cerebral vasomotion compensation in sickle cell patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Mougenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lalanne-Mistrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (12), pp.1070-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.23318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2012-091078⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05491626v1</w:t>
+                <w:t xml:space="preserve">inserm-00838966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise prior to a freely requested meal modifies pre and postprandial glucose profile, substrate oxidation and sympathovagal balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chapelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes, nutrition &amp; metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8902,51 +8902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaries on Viewpoint: Expending our physical activity (measurement) budget wisely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien V. Brugniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (2), pp.608-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9272,77 +9272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart rate variability and depressed mood in physical education students: A longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chapelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 156 (1-2), pp.117-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9401,51 +9401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral adaptations to chronic anemia in a model of erythropoietin-deficient mice exposed to hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja El Hasnaoui-Saadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9522,90 +9522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term ventilatory adaptation and ventilatory response to hypoxia in plateau pika ( Ochotona curzoniae ): role of nNOS and dopamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bai Zhenzhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Favret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoen Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Shufeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9682,51 +9682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Woorons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9828,51 +9828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Woorons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Jutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9942,1089 +9942,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between psychometric profiles and cardiovascular autonomic regulation in physical education students</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determinants of maximal oxygen uptake in moderate acute hypoxia in endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Favret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99 (6), pp.615-622. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 100 (6), pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-007-0457-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0385-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490708v1</w:t>
+                <w:t xml:space="preserve">hal-05490722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of maximal oxygen uptake in moderate acute hypoxia in endurance athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prolonged expiration down to residual volume leads to severe arterial hypoxemia in athletes during submaximal exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Favret</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (1), pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-007-0457-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490722v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged expiration down to residual volume leads to severe arterial hypoxemia in athletes during submaximal exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinant factors of the decrease in aerobic performance in moderate acute hypoxia in women endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Woorons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Favret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 158 (1), pp.75-82. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 159 (2), pp.178-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.02.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490718v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant factors of the decrease in aerobic performance in moderate acute hypoxia in women endurance athletes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiovascular variability is/is not an index of autonomic control of circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.06.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (1), pp.503-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01038.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05490731v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular variability is/is not an index of autonomic control of circulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relations between psychometric profiles and cardiovascular autonomic regulation in physical education students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chapelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.615-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0385-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01038.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05490700v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining an erythropoietin threshold is not sufficient for accelerating erythrocyte production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The effect of ventilation on spectral analysis of heart rate variability during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cornolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 99 (3), pp.325-326. </w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 150 (2-3), pp.118-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0344-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2005.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490702v1</w:t>
+                <w:t xml:space="preserve">hal-05490695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ventilation on spectral analysis of heart rate variability during exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectral analysis of heart rate variability: interchangeability between autoregressive analysis and fast Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Cornolo</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2005.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2005.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490695v1</w:t>
+                <w:t xml:space="preserve">hal-05488917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of heart rate variability: interchangeability between autoregressive analysis and fast Fourier transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Determining an erythropoietin threshold is not sufficient for accelerating erythrocyte production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39 (1), pp.31-37. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (3), pp.325-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2005.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0344-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488917v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasympathetic Airway Response and Heart Rate Variability Before and at the End of Methacholine Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (1), pp.23-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11058,51 +11058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway Tone During Exercise in Healthy Subjects: Effects of Salbutamol and Ipratropium Bromide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11175,51 +11175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary and Blood Concentrations of β 2 -Agonists in Trained Subjects: Comparison between Routes of Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11305,90 +11305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Analysis of Heart Rate Variability during Exercise in Trained Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11448,77 +11448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for flow dependence of respiratory resistance during exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 136 (1), pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11564,77 +11564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Interchangeability of and Oxygen Uptake Efficiency Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (6), pp.589-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11713,51 +11713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of expiratory loaded breathing during moderate exercise on intercostal muscle oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bretonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11808,51 +11808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercostal muscle oxygenation during expiratory load breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bretonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11989,51 +11989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C746B33"/>
+    <w:nsid w:val="083A2DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12220,51 +12220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2772-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steven Elie Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Libicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Viard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00334.2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my de Abreu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Paillisser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Berquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hogg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Trucco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.50" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luigi Bragazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00933-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Howe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nowak-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Talbot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00513.2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel&#8208;roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-240711" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marlu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Seyve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2024.0128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Furian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hancco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03803799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2021.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Stauffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP091670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cairo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champigneulle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Correnti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gammella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Recalcati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000849" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Earley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Nemkov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stephenson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dzieciatkowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315930120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaestner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champigneulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stauffer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Howe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2023.05.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Manella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Ezagouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel-Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberholzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717689v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esteve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gzregorz Bilo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2091791" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103925" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Jeton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin-Terrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine-Hivda Yegen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.850418" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Laffetas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073393" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/mrm.2020.702" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lundby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004508" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyrion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279694" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2020.103535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2018.12.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFMW4RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hackett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Oelz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#228;rtsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Luks" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2017.0164" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Vent-Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131727" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vilar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-121654" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siebenmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent R&#248;nnestad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13262" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja El Hasnaoui-Saadani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/HP.S83540" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-162050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000863" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3129-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dedobbeleer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hadefi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pichon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villafuerte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naeije" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-015-0614-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Bai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Wuren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoen Jin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.03.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-262S47XM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491751v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuren Tana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.05.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLSJ1QD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.223" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cornolo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Borne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/2/253" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.08.022" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5CDQZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.12.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K1RPK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491622v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Knight-Madden" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bowers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Nebor" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2012-1545" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491729v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Zhenzhong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.32" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chapelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2472-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D33220AEA638766CEDC0706162CC37EE47E8310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491724v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bogui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Balayssac-Siransy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalourgo Tuo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualiho Ouattara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079086" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mougenel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23318" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052471" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hardeman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Campion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03779.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWMTCH89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2011-1515" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rasmussen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nordsborg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091078" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-L0XSZN3H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-66" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491609v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V. Brugniaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00650.2011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdillon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandewalle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1512-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X60Q442V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491581v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letournel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Herman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZ7GVC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nuissier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N5R2SQK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491571v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00119.2008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491574v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Shufeng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00108.2009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491556v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duvallet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.09.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNCDBPL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vallet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0385-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-108SWFXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490722v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0457-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LF9TVB8W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490718v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.02.017" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLNCB5BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490731v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.06.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB402JR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490700v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01038.2006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0344-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R96MD3J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2005.04.010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92XBZKVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488895v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Diaz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.1.23" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489221v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bisschop" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821021" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488906v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000142403.93205.35" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489228v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;nard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-9048(03)00106-x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC9QSLD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490690v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jonville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-034" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538949v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539418v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA3359" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2772-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steven Elie Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Libicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Viard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00334.2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luigi Bragazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00933-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my de Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Paillisser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Berquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hogg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Trucco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.50" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Howe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nowak-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Talbot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00513.2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marlu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Seyve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2024.0128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel&#8208;roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100887" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-240711" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Furian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hancco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03803799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2021.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Stauffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP091670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaestner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Earley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Nemkov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stephenson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dzieciatkowska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315930120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284550" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champigneulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stauffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Howe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2023.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cairo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champigneulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Correnti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gammella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Recalcati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Manella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Ezagouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esteve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gzregorz Bilo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2091791" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel-Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberholzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac166" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103925" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Jeton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin-Terrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine-Hivda Yegen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.850418" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Laffetas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyrion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279694" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2020.103535" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/mrm.2020.702" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lundby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004508" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563473v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2018.12.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFMW4RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siebenmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent R&#248;nnestad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13262" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vilar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-121654" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hackett" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Oelz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#228;rtsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Luks" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2017.0164" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Vent-Schmidt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131727" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja El Hasnaoui-Saadani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/HP.S83540" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-162050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000863" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dedobbeleer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hadefi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pichon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villafuerte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naeije" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-015-0614-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491748v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Bai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Wuren" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoen Jin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.03.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-262S47XM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491751v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuren Tana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.05.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLSJ1QD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3129-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491719v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.08.022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5CDQZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601813v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cornolo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Borne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/2/253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.223" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.12.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K1RPK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491729v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Zhenzhong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601817v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chapelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2472-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D33220AEA638766CEDC0706162CC37EE47E8310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bogui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Balayssac-Siransy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalourgo Tuo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualiho Ouattara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079086" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491622v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Knight-Madden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bowers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Nebor" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2012-1545" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491631v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hardeman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Campion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03779.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWMTCH89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849035v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mougenel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052471" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2011-1515" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491626v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rasmussen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nordsborg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091078" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-L0XSZN3H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23318" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-66" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491609v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V. Brugniaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00650.2011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdillon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandewalle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1512-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X60Q442V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491581v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letournel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Herman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZ7GVC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nuissier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N5R2SQK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491571v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00119.2008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491574v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Shufeng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00108.2009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491556v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duvallet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.09.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNCDBPL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490722v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0457-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LF9TVB8W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490718v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.02.017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLNCB5BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.06.012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB402JR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490700v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01038.2006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490708v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vallet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0385-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-108SWFXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490695v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2005.04.010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92XBZKVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0344-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R96MD3J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488895v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Diaz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.1.23" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489221v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bisschop" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821021" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488906v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000142403.93205.35" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489228v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;nard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-9048(03)00106-x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC9QSLD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490690v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jonville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-034" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538949v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539418v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA3359" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>