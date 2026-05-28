--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -100,50 +100,134 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2772-9232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">076950905</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">192777799</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=vZNQEu8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000139641188</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -173,11510 +257,12322 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Acclimation During the Third Week of a Live-High-Train-High Training Camp Does Not Impair the Hematological and Perceptual Responses to Altitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Steven Elie Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Libicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 36 (3), pp.e70236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.70236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05532383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral oxygenation and cognitive performance under different acute normobaric hypoxic conditions: a fNIRS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Theurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-025-06042-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded normobaric hypoxia alters cerebral oxygenation and cognition in middle-aged adults: a single-blind counterbalanced randomized crossover trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Boulares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Boulares</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Theurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeroScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11357-026-02187-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05544846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persisting elevation of total hemoglobin mass after altitude training in elite swimmers: a potential role of prolonged erythrocyte survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 329 (4), pp.H789-H800. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00334.2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">Changes in Retinal Vasculature Phenotype and Choroidal Blood Flow at High Altitude in Healthy Lowlanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Paillisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Berquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Trucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (6), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.66.6.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564701v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Anemia in High‐Altitude Populations: Global Impact, Prevalence, Challenges, and Potential Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Physical Performance in Trained and Untrained Individuals: An Umbrella Review of Systematic Reviews and Meta-Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Boulares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27761⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-025-00933-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283752v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Physical Performance in Trained and Untrained Individuals: An Umbrella Review of Systematic Reviews and Meta-Analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Addressing Anemia in High‐Altitude Populations: Global Impact, Prevalence, Challenges, and Potential Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Boulares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40798-025-00933-7⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (9), pp.1590-1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471097v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Retinal Vasculature Phenotype and Choroidal Blood Flow at High Altitude in Healthy Lowlanders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Trucco</w:t>
+                <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Bouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.66.6.50⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471198v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral blood flow in Andean children and adolescents living above 5,000 m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nowak-Flück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133 (4), pp.1138-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00513.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatized Lowlanders Exhibit a Hypocoagulable Profile after a Passive Ascent at High Altitude</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micro- and macrovascular function in the highest city in the world: a cross sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Savina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Landry Seyve</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ulliel‐roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ham.2024.0128⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2024.100887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916827v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macrovascular function in the highest city in the world: a cross sectional study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acclimatized Lowlanders Exhibit a Hypocoagulable Profile after a Passive Ascent at High Altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Marlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Ulliel‐roche</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2024.100887⟩</w:t>
+              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.209-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ham.2024.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142453v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Intermittent Hypoxia Protocols on Cognitive Performance and Brain Health in Older Adults Across Cognitive States: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Boulares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luigi Bragazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101 (1), pp.13-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-240711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making a virtue out of an evil: Are red blood cells from chronic mountain sickness patients eligible for transfusions?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hancco</w:t>
+                <w:t xml:space="preserve">Hypoventilation training including maximal end-expiratory breath holding improves the ability to repeat high-intensity efforts in elite judo athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27317⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1441696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664400v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Altitude Environment and COVID-19: SARS-CoV-2 Seropositivity in the Highest City in the World</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Making a virtue out of an evil: Are red blood cells from chronic mountain sickness patients eligible for transfusions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hancco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ham.2021.0020⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (7), pp.1407-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03803799v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are coagulation profiles in Andean highlanders with excessive erythrocytosis favouring hypercoagulability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">High-Altitude Environment and COVID-19: SARS-CoV-2 Seropositivity in the Highest City in the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP091670⟩</w:t>
+              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.218-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ham.2021.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820265v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03803799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neocytolysis after return from high altitude (5100 m): Further evidence for absentia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Are coagulation profiles in Andean highlanders with excessive erythrocytosis favouring hypercoagulability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Seyve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.14002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.899-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP091670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158915v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphisms and expression of Rhesus blood group RHCE are associated with 2,3-bisphosphoglycerate in humans at high altitude</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monika Dzieciatkowska</w:t>
+                <w:t xml:space="preserve">Hypoventilation training including maximal end-expiratory breath holding improves the ability to repeat high-intensity efforts in elite judo athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2315930120⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1441696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511897v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 5300: limits of human adaptations in the highest city in the world</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Furian</w:t>
+                <w:t xml:space="preserve">Cerebral homeostasis and orthostatic responses in residents of the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ulliel-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zerizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP284550⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-68389-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511895v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early effects of acetazolamide on hemoglobin mass and plasma volume in chronic mountain sickness at 5100 m</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.A. Howe</w:t>
+                <w:t xml:space="preserve">Genetic polymorphisms and expression of Rhesus blood group RHCE are associated with 2,3-bisphosphoglycerate in humans at high altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo D’alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Earley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Nemkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dzieciatkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2023.05.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2315930120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158992v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive Erythrocytosis Is Not Associated With Altered Iron Homeostasis in Men From the World’s Highest City</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefania Recalcati</w:t>
+                <w:t xml:space="preserve">Expedition 5300: limits of human adaptations in the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Furian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000849⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 602 (21), pp.5449-5462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP284550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158930v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human blood transcriptome exhibits time-of-day-dependent response to hypoxia: Lessons from the highest city in the world</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Neocytolysis after return from high altitude (5100 m): Further evidence for absentia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Mendelson</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (7), pp.111213. </w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apha.14002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03805375v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nocturnal hypoxemia, blood pressure, vascular status and chronic mountain sickness in the highest city in the world</w:t>
+                <w:t xml:space="preserve">Early effects of acetazolamide on hemoglobin mass and plasma volume in chronic mountain sickness at 5100 m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Perger</w:t>
+                <w:t xml:space="preserve">B. Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Baillieul</w:t>
+                <w:t xml:space="preserve">E. Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Esteve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">S. Doutreleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gzregorz Bilo</w:t>
+                <w:t xml:space="preserve">C.A. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.1884 - 1893. </w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.2416794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07853890.2022.2091791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717689v1</w:t>
+                <w:t xml:space="preserve">hal-04158992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac remodelling in the highest city in the world: effects of altitude and chronic mountain sickness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excessive Erythrocytosis Is Not Associated With Altered Iron Homeostasis in Men From the World’s Highest City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ulliel-Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hancco</w:t>
+                <w:t xml:space="preserve">Gaetano Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+                <w:t xml:space="preserve">Benoît Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Oberholzer</w:t>
+                <w:t xml:space="preserve">Margherita Correnti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gammella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Recalcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwac166⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.e849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03805390v1</w:t>
+                <w:t xml:space="preserve">hal-04158930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercostal muscle oxygenation and expiratory loaded breathing at rest: Respiratory pattern effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The human blood transcriptome exhibits time-of-day-dependent response to hypoxia: Lessons from the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mons</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gal Manella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saar Ezagouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2022.103925⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (7), pp.111213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04563409v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03805375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Transgenic Erythropoietin Deficient Mice, an Increase in Respiratory Response to Hypercapnia Parallels Abnormal Distribution of CO2/H+-Activated Cells in the Medulla Oblongata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine-Hivda Yegen</w:t>
+                <w:t xml:space="preserve">Cardiac remodelling in the highest city in the world: effects of altitude and chronic mountain sickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marchant</w:t>
+                <w:t xml:space="preserve">Mathilde Ulliel-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Oberholzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.850418⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.zwac166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwac166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990011v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03805390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Stiffness and Hemodynamics in Young Women: The Effects of Oral Contraceptive Intake and Physical Habits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nocturnal hypoxemia, blood pressure, vascular status and chronic mountain sickness in the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernelle Laffetas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Elisa Perger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gzregorz Bilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18073393⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.1884 - 1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07853890.2022.2091791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026466v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercising in Hypoxia and Other Stimuli: Heart Rate Variability and Ventilatory Oscillations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intercostal muscle oxygenation and expiratory loaded breathing at rest: Respiratory pattern effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bretonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life11070625⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 304, pp.103925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2022.103925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04477952v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood viscosity and its determinants in the highest city in the world</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Ulliel‐roche</w:t>
+                <w:t xml:space="preserve">In Transgenic Erythropoietin Deficient Mice, an Increase in Respiratory Response to Hypercapnia Parallels Abnormal Distribution of CO2/H+-Activated Cells in the Medulla Oblongata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine-Hivda Yegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP279694⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.850418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821243v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemostasis in highlanders with excessive erythrocytosis at 5100 m: Preliminary data from the highest city of the world</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Arterial Stiffness and Hemodynamics in Young Women: The Effects of Oral Contraceptive Intake and Physical Habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Enea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernelle Laffetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2020.103535⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.3393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18073393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492482v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of expiratory loaded breathing during moderate exercise on intercostal muscle oxygenation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exercising in Hypoxia and Other Stimuli: Heart Rate Variability and Ventilatory Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/mrm.2020.702⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue : Cellular and Functional Response to Hypoxia, 11 (7), pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life11070625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176895v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letters to Blood: Reevaluation of excessive erythrocytosis in diagnosing chronic mountain sickness in men from the world's highest city</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Blood viscosity and its determinants in the highest city in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ulliel‐roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019004508⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598 (18), pp.4121-4130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP279694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03768298v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hemostasis in highlanders with excessive erythrocytosis at 5100 m: Preliminary data from the highest city of the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 282, pp.103535 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2020.103535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189542v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercostal muscle oxygenation during expiratory load breathing at rest</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Letters to Blood: Reevaluation of excessive erythrocytosis in diagnosing chronic mountain sickness in men from the world's highest city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Oberholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lundby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ulliel-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hancco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2018.12.007⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (16), pp.1884-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019004508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04563473v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03768298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Millet and Brocherie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of expiratory loaded breathing during moderate exercise on intercostal muscle oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bretonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carsten Lundby</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13262⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/mrm.2020.702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491773v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell deformability is very slightly decreased in erythropoietin deficient mice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral and Muscle Oxygenation during Repeated Shuttle Run Sprints with Hypoventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-121654⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, International Journal of Sports Medicine, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0836-9011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881487v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 Lake Louise Acute Mountain Sickness Score</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ham.2017.0164⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (8), pp.1769-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491769v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect viscosimetric method is less accurate than ektacytometry for the measurement of red blood cell deformability.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intercostal muscle oxygenation during expiratory load breathing at rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bretonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-131727⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 261, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01881561v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased ventilation in female erythropoietin-deficient mouse line is not progesterone and estrous stage-dependent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Red blood cell deformability is very slightly decreased in erythropoietin deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.41-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-121654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390171v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythropoietin and the use of a transgenic model of erythropoietin-deficient mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Response to Millet and Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Siebenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bent Rønnestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lundby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypoxia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/HP.S83540⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (10), pp.2244-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491765v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acute and chronic hematocrit modulations on blood viscosity in endurance athletes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2018 Lake Louise Acute Mountain Sickness Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswald Oelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bärtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Luks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-162050⟩</w:t>
+              <w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ham.2017.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881659v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoventilation Training at Supramaximal Intensity Improves Swimming Performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Indirect viscosimetric method is less accurate than ektacytometry for the measurement of red blood cell deformability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Vent-Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000863⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.115-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-131727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491759v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Increased ventilation in female erythropoietin-deficient mouse line is not progesterone and estrous stage-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Soliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245 (SI), pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188929v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Erythropoietin and the use of a transgenic model of erythropoietin-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja El Hasnaoui-Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Hagström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t>
+              <w:t xml:space="preserve">Hypoxia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/HP.S83540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188915v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left ventricular adaptation to high altitude: speckle tracking echocardiography in lowlanders, healthy highlanders and highlanders with chronic mountain sickness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of acute and chronic hematocrit modulations on blood viscosity in endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-015-0614-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (2), pp.115 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-162050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491745v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of glutamate and serotonin on the hypoxic ventilatory response in high-altitude-adapted plateau Pika</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypoventilation Training at Supramaximal Intensity Improves Swimming Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (6), pp.1119-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491748v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative ventilatory strategies of acclimated rats and burrowing plateau pika (Ochotona curzoniae) in response to hypoxic–hypercapnia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wuren Tana</w:t>
+                <w:t xml:space="preserve">Left ventricular adaptation to high altitude: speckle tracking echocardiography in lowlanders, healthy highlanders and highlanders with chronic mountain sickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dedobbeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Hadefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Villafuerte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Naeije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.743-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-015-0614-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491751v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Larribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.e12446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01881497v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the diving bradycardia: Toward an “oxygen-conserving breaking point”?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (1), pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3129-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360158v1</w:t>
+                <w:t xml:space="preserve">hal-03188915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimmers can train in hypoxia at sea level through voluntary hypoventilation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of glutamate and serotonin on the hypoxic ventilatory response in high-altitude-adapted plateau Pika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lamberto</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhenzhong Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tana Wuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 190, pp.33-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.08.022⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 212-214, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491719v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of energy expenditure prediction from heart rate during running</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Borne</w:t>
+                <w:t xml:space="preserve">Comparative ventilatory strategies of acclimated rats and burrowing plateau pika (Ochotona curzoniae) in response to hypoxic–hypercapnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vincent Brugniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+                <w:t xml:space="preserve">Wuren Tana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (2), pp.253-266. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.103-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/2/253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601813v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyzing role of erythropoietin on the nitric oxide central pathway during the ventilatory responses to hypoxia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marchant</w:t>
+                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/phy2.223⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (11), pp.1962 - 1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136207v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardio-ventilatory responses to poikilocapnic hypoxia and hypercapnia in trained breath-hold divers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Modeling the diving bradycardia: Toward an “oxygen-conserving breaking point”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.12.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1475-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3129-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02355735v1</w:t>
+                <w:t xml:space="preserve">hal-02360158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal exercise limitation in functionally overreached triathletes: role of cardiac adrenergic stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">Catalyzing role of erythropoietin on the nitric oxide central pathway during the ventilatory responses to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Jeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja El Hasnaoui-Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00191.2014⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/phy2.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491742v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac adaptation to high altitude in the plateau pika ( Ochotona curzoniae )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voituron</w:t>
+                <w:t xml:space="preserve">Improvement of energy expenditure prediction from heart rate during running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cornolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/phy2.32⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/35/2/253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491729v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Parasympathetic Hyperactivity in Functionally Overreached Athletes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Swimmers can train in hypoxia at sea level through voluntary hypoventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Gamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182980125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05491723v1</w:t>
+                <w:t xml:space="preserve">hal-05491719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a high-carbohydrate versus high-protein meal on acute responses to hypoxia at rest and exercise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cardio-ventilatory responses to poikilocapnic hypoxia and hypercapnia in trained breath-hold divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Chapelot</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2472-z⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 192, pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601817v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PhysioFlow Thoracic Impedancemeter Is Not Valid for the Measurements of Cardiac Hemodynamic Parameters in Chronic Anemic Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soualiho Ouattara</w:t>
+                <w:t xml:space="preserve">Maximal exercise limitation in functionally overreached triathletes: role of cardiac adrenergic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guéneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (3), pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00191.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05491724v1</w:t>
+                <w:t xml:space="preserve">hal-05491742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between acute chest syndrome and the sympatho-vagal balance in adults with hemoglobin SS disease; a case control study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Parasympathetic Hyperactivity in Functionally Overreached Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Knight-Madden</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
+                <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-2012-1545⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (11), pp.2061-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182980125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491622v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Uptake Efficiency Slope, Aerobic Fitness, and V˙ E –V˙CO2 Slope in Heart Failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Epo deficiency alters cardiac adaptation to chronic hypoxia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja El Hasnaoui-Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822f8427⟩</w:t>
+              <w:t xml:space="preserve">Respiratory physiology &amp; neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 186 (2), pp.146-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491600v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inositol hexaphosphate–loaded red blood cells (RBCs) on the rheology of sickle RBCs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cardiac adaptation to high altitude in the plateau pika ( Ochotona curzoniae )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Campion</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai Zhenzhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03779.x⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/phy2.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491631v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal muscle oxygen consumption and fatigability in sickle cell patients despite reduced microvascular oxygenation and hemorheological abnormalities.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of a high-carbohydrate versus high-protein meal on acute responses to hypoxia at rest and exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Chapelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052471⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.691-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2472-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00849035v1</w:t>
+                <w:t xml:space="preserve">hal-03601817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood viscosity and hemodynamics during exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The PhysioFlow Thoracic Impedancemeter Is Not Valid for the Measurements of Cardiac Hemodynamic Parameters in Chronic Anemic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Balayssac-Siransy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Lamarre</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalourgo Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soualiho Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-2011-1515⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e79086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491620v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of haemoglobin mass on VO 2 max following normobaric ‘live high–train low’ in endurance-trained athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Nordsborg</w:t>
+                <w:t xml:space="preserve">Relationship between acute chest syndrome and the sympatho-vagal balance in adults with hemoglobin SS disease; a case control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Knight-Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bowers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danitza Nebor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2012-091078⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-2012-1545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491626v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemorheological alterations, decreased cerebral microvascular oxygenation and cerebral vasomotion compensation in sickle cell patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Normal muscle oxygen consumption and fatigability in sickle cell patients despite reduced microvascular oxygenation and hemorheological abnormalities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Mougenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lalanne-Mistrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.23318⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00838966v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00849035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise prior to a freely requested meal modifies pre and postprandial glucose profile, substrate oxidation and sympathovagal balance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of inositol hexaphosphate–loaded red blood cells (RBCs) on the rheology of sickle RBCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Hardeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes, nutrition &amp; metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-7075-8-66⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.627-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03779.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601818v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries on Viewpoint: Expending our physical activity (measurement) budget wisely</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Oxygen Uptake Efficiency Slope, Aerobic Fitness, and V˙ E –V˙CO2 Slope in Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Vazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Polkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00650.2011⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.428-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822f8427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491609v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise with hypoventilation induces lower muscle oxygenation and higher blood lactate concentration: role of hypoxia and hypercapnia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mollard</w:t>
+                <w:t xml:space="preserve">Blood viscosity and hemodynamics during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1512-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-2011-1515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491594v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of arterialized earlobe blood gases at rest and exercise in normoxia and hypoxia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibert</w:t>
+                <w:t xml:space="preserve">The role of haemoglobin mass on VO 2 max following normobaric ‘live high–train low’ in endurance-trained athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Siebenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Nordsborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2010.05.017⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (11), pp.822-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2012-091078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491581v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability and depressed mood in physical education students: A longitudinal study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hemorheological alterations, decreased cerebral microvascular oxygenation and cerebral vasomotion compensation in sickle cell patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Mougenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lalanne-Mistrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autneu.2010.03.019⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (12), pp.1070-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.23318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491580v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00838966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral adaptations to chronic anemia in a model of erythropoietin-deficient mice exposed to hypoxia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acetazolamide and chronic hypoxia: effects on haemorheology and pulmonary haemodynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Launay</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00119.2008⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.1401-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00216011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491571v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ventilatory adaptation and ventilatory response to hypoxia in plateau pika ( Ochotona curzoniae ): role of nNOS and dopamine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exercise prior to a freely requested meal modifies pre and postprandial glucose profile, substrate oxidation and sympathovagal balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chapelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00108.2009⟩</w:t>
+              <w:t xml:space="preserve">Diabetes, nutrition &amp; metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-7075-8-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491574v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 4-week training with voluntary hypoventilation carried out at low pulmonary volumes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Commentaries on Viewpoint: Expending our physical activity (measurement) budget wisely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien V. Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (2), pp.608-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00650.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491556v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Oxygen uptake efficiency slope’ in trained and untrained subjects exposed to hypoxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Exercise with hypoventilation induces lower muscle oxygenation and higher blood lactate concentration: role of hypoxia and hypercapnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourdillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2008.01.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (2), pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1512-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491562v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of maximal oxygen uptake in moderate acute hypoxia in endurance athletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Validity of arterialized earlobe blood gases at rest and exercise in normoxia and hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourdillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Favret</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-007-0457-0⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 172 (3), pp.179-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2010.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490722v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged expiration down to residual volume leads to severe arterial hypoxemia in athletes during submaximal exercise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heart rate variability and depressed mood in physical education students: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chapelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.02.017⟩</w:t>
+              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1-2), pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autneu.2010.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490718v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant factors of the decrease in aerobic performance in moderate acute hypoxia in women endurance athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Favret</w:t>
+                <w:t xml:space="preserve">Cerebral adaptations to chronic anemia in a model of erythropoietin-deficient mice exposed to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja El Hasnaoui-Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.06.012⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 296 (3), pp.R801-R811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00119.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05490731v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular variability is/is not an index of autonomic control of circulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Long-term ventilatory adaptation and ventilatory response to hypoxia in plateau pika ( Ochotona curzoniae ): role of nNOS and dopamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai Zhenzhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Favret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Shufeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01038.2006⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (4), pp.R978-R987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00108.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490700v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between psychometric profiles and cardiovascular autonomic regulation in physical education students</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of a 4-week training with voluntary hypoventilation carried out at low pulmonary volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0385-4⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 160 (2), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490708v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ventilation on spectral analysis of heart rate variability during exercise</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">‘Oxygen uptake efficiency slope’ in trained and untrained subjects exposed to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Jutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 150 (2-3), pp.118-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2005.04.010⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 161 (2), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490695v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of heart rate variability: interchangeability between autoregressive analysis and fast Fourier transform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+                <w:t xml:space="preserve">Determinants of maximal oxygen uptake in moderate acute hypoxia in endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Denjean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Favret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2005.08.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (6), pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-007-0457-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488917v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining an erythropoietin threshold is not sufficient for accelerating erythrocyte production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prolonged expiration down to residual volume leads to severe arterial hypoxemia in athletes during submaximal exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0344-0⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (1), pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490702v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasympathetic Airway Response and Heart Rate Variability Before and at the End of Methacholine Challenge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Diaz</w:t>
+                <w:t xml:space="preserve">Determinant factors of the decrease in aerobic performance in moderate acute hypoxia in women endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Denjean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Favret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1378/chest.127.1.23⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 159 (2), pp.178-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2007.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488895v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway Tone During Exercise in Healthy Subjects: Effects of Salbutamol and Ipratropium Bromide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular variability is/is not an index of autonomic control of circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2004-821021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (1), pp.503-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01038.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489221v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary and Blood Concentrations of β 2 -Agonists in Trained Subjects: Comparison between Routes of Use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relations between psychometric profiles and cardiovascular autonomic regulation in physical education students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chapelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2005-865627⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.615-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0385-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490680v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Analysis of Heart Rate Variability during Exercise in Trained Subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Determining an erythropoietin threshold is not sufficient for accelerating erythrocyte production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Papelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000142403.93205.35⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (3), pp.325-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0344-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488906v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for flow dependence of respiratory resistance during exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Spectral analysis of heart rate variability: interchangeability between autoregressive analysis and fast Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1569-9048(03)00106-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2005.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489228v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The effect of ventilation on spectral analysis of heart rate variability during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cornolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 150 (2-3), pp.118-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2005.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parasympathetic Airway Response and Heart Rate Variability Before and at the End of Methacholine Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (1), pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.127.1.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airway Tone During Exercise in Healthy Subjects: Effects of Salbutamol and Ipratropium Bromide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (5), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-821021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urinary and Blood Concentrations of β 2 -Agonists in Trained Subjects: Comparison between Routes of Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Pérault-Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (03), pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2005-865627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral Analysis of Heart Rate Variability during Exercise in Trained Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Papelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (10), pp.1702-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000142403.93205.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for flow dependence of respiratory resistance during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 136 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1569-9048(03)00106-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Interchangeability of and Oxygen Uptake Efficiency Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (6), pp.589-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/h02-034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11686,242 +12582,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of expiratory loaded breathing during moderate exercise on intercostal muscle oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bretonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Congress of the European College of Sport Science, Prague 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercostal muscle oxygenation during expiratory load breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bretonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2018 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2018, Paris, France. pp.PA3359, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA3359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId396"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11989,51 +12885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="083A2DC3"/>
+    <w:nsid w:val="4568662D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12220,51 +13116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2772-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steven Elie Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Libicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Viard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00334.2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luigi Bragazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00933-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my de Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Paillisser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Berquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hogg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Trucco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.50" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Howe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nowak-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Talbot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00513.2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marlu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Seyve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2024.0128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel&#8208;roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100887" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-240711" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Furian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hancco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03803799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2021.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Stauffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP091670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaestner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Earley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Nemkov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stephenson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dzieciatkowska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315930120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284550" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champigneulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stauffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Howe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2023.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cairo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champigneulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Correnti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gammella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Recalcati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Manella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Ezagouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esteve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gzregorz Bilo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2091791" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel-Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberholzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac166" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103925" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Jeton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin-Terrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine-Hivda Yegen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.850418" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Laffetas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyrion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279694" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2020.103535" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/mrm.2020.702" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lundby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004508" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563473v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2018.12.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFMW4RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siebenmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent R&#248;nnestad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13262" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vilar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-121654" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hackett" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Oelz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#228;rtsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Luks" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2017.0164" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Vent-Schmidt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131727" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja El Hasnaoui-Saadani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/HP.S83540" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-162050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000863" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dedobbeleer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hadefi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pichon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villafuerte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naeije" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-015-0614-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491748v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Bai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Wuren" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoen Jin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.03.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-262S47XM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491751v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuren Tana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.05.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLSJ1QD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3129-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491719v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.08.022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5CDQZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601813v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cornolo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Borne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/2/253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.223" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.12.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K1RPK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491729v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Zhenzhong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601817v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chapelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2472-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D33220AEA638766CEDC0706162CC37EE47E8310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bogui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Balayssac-Siransy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalourgo Tuo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualiho Ouattara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079086" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491622v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Knight-Madden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bowers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Nebor" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2012-1545" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491631v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hardeman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Campion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03779.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWMTCH89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849035v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mougenel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052471" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2011-1515" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491626v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rasmussen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nordsborg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091078" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-L0XSZN3H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23318" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-66" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491609v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V. Brugniaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00650.2011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdillon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandewalle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1512-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X60Q442V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491581v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letournel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Herman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZ7GVC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nuissier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N5R2SQK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491571v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00119.2008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491574v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Shufeng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00108.2009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491556v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duvallet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.09.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNCDBPL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490722v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0457-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LF9TVB8W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490718v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.02.017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLNCB5BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.06.012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB402JR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490700v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01038.2006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490708v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vallet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0385-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-108SWFXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490695v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2005.04.010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92XBZKVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0344-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R96MD3J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488895v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Diaz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.1.23" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489221v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bisschop" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821021" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488906v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000142403.93205.35" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489228v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;nard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-9048(03)00106-x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC9QSLD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490690v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jonville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-034" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538949v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539418v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA3359" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2772-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076950905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192777799" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vZNQEu8AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139641188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05532383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steven Elie Rubio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Libicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Viard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00334.2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my de Abreu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Paillisser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Berquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hogg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Trucco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luigi Bragazzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00933-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27761" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3877" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Howe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nowak-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Talbot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00513.2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lemaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel&#8208;roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100887" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marlu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Seyve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2024.0128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-240711" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Woorons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brocherie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1441696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Furian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hancco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27317" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03803799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2021.0020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Stauffer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP091670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulliel-Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Howe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zerizer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68389-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Earley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Nemkov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stephenson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dzieciatkowska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315930120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284550" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaestner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champigneulle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stauffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreleau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Howe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2023.05.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Cairo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champigneulle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Correnti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gammella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Recalcati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000849" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Manella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Ezagouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111213" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03805390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ulliel-Roche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberholzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac166" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esteve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gzregorz Bilo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2091791" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103925" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Jeton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin-Terrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine-Hivda Yegen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.850418" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Laffetas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073393" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyrion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279694" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2020.103535" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lundby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004508" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/mrm.2020.702" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0836-9011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2018.12.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFMW4RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vilar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-121654" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siebenmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent R&#248;nnestad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13262" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491769v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hackett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Oelz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#228;rtsch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Luks" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2017.0164" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881561v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Vent-Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131727" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja El Hasnaoui-Saadani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/HP.S83540" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881659v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-162050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000863" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491745v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dedobbeleer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Hadefi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villafuerte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naeije" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-015-0614-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491748v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Bai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Wuren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoen Jin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2015.03.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-262S47XM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuren Tana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.05.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLSJ1QD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360158v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3129-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01136207v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.223" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cornolo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Borne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/35/2/253" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.08.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5CDQZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.12.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K1RPK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;neron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00191.2014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491723v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182980125" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259040v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.01.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS0MRK4X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491729v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Zhenzhong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phy2.32" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chapelot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2472-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D33220AEA638766CEDC0706162CC37EE47E8310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491724v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bogui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Balayssac-Siransy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalourgo Tuo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualiho Ouattara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079086" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491622v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Knight-Madden" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bowers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Nebor" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2012-1545" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mougenel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052471" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hardeman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Campion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03779.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWMTCH89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491620v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-2011-1515" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491626v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rasmussen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nordsborg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091078" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-L0XSZN3H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838966v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23318" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259019v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Quidu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00216011" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601818v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-8-66" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491609v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V. Brugniaux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00650.2011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491594v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdillon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandewalle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1512-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X60Q442V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491581v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letournel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Herman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.017" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZ7GVC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nuissier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.019" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N5R2SQK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491571v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00119.2008" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491574v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Shufeng" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00108.2009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491556v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duvallet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.09.010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNCDBPL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490722v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0457-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LF9TVB8W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490718v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.02.017" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLNCB5BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490731v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2007.06.012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB402JR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01038.2006" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490708v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vallet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0385-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-108SWFXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490702v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0344-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R96MD3J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490695v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2005.04.010" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92XBZKVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488895v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Diaz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.1.23" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489221v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bisschop" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821021" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488906v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000142403.93205.35" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;nard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-9048(03)00106-x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC9QSLD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490690v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jonville" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-034" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538949v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539418v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA3359" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>