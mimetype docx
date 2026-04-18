--- v0 (2026-03-19)
+++ v1 (2026-04-18)
@@ -192,601 +192,601 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Administration des institutions culturelles en France et en italie : approches comparées (des années 1860 à la Libération)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A paraître</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:t xml:space="preserve">Nicolas Monteix; Aurélien Poidevin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expérimentation, un matériau de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 2019, Changer d'époque, 979-10-240-0961-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355908v1</w:t>
+                <w:t xml:space="preserve">halshs-02284175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérimentation, un matériau de l'histoire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pourquoi des costumes d'opéras russes sont arrivés à Paris ? Ventes et acquisitions de décors et de costumes de la compagnie de Serge Diaghilev à l'Opéra entre 1908 et 1922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opéras russes à l'aube des Ballets russes, 1901-1913 : costumes &amp; documents : [exposition, Moulins, du 12 décembre 2009 au 16 mai 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. du Mécène; Centre national du costume de scène, pp.161-167, 2009, 9782358960052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+                <w:t xml:space="preserve">hal-04311500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ballets russes et l’Opéra de Paris (1909-1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ballets russes : [exposition, Paris, Bibliothèque-musée de l'Opéra, du 24 novembre 2009 au 23 mai 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff Gradenigo, pp.193-216, 2009, 978-2-35340-067-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion des théâtres lyriques nationaux sous l’administration de Daniel-Lesur (23 mai 1971 - 31 décembre 1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284152v1</w:t>
+                <w:t xml:space="preserve">Mathias Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Auzolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur Daniel-Lesur : compositeur et humaniste, 1908-2002 : [actes du colloque, Paris, Sorbonne, 8-9 février 2008]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.317-345, 2009, 978-2-84050-622-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'expérimentation, un matériau de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-14, 2019, Changer d'époque, 979-10-240-0961-2</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284175v1</w:t>
+              <w:t xml:space="preserve">, 2019, Changer d'époque, Nicolas Monteix; Joann Elart, 9791024009612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi des costumes d'opéras russes sont arrivés à Paris ? Ventes et acquisitions de décors et de costumes de la compagnie de Serge Diaghilev à l'Opéra entre 1908 et 1922</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Auclair</w:t>
+                <w:t xml:space="preserve">L’Administration des institutions culturelles en France et en italie : approches comparées (des années 1860 à la Libération)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04311436v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -804,51 +804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouché, de l’Opéra de Paris à la Réunion des théâtres lyriques nationaux (1914-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -886,51 +886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État, le directeur et le répertoire : Jacques Rouché, de l’Opéra de Paris à la Réunion des théâtres lyriques nationaux (1914-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -968,51 +968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de la Réunion des théâtres lyriques nationaux au tournant des années soixante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1082,51 +1082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor à l'Opéra de Paris sous l'ère Liebermann (1973-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1333,51 +1333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05361778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Auclair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05361778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Auclair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>