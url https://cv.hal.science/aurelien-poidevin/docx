--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -192,601 +192,601 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">L’Administration des institutions culturelles en France et en italie : approches comparées (des années 1860 à la Libération)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Monteix; Aurélien Poidevin. </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284175v1</w:t>
+                <w:t xml:space="preserve">hal-02355908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi des costumes d'opéras russes sont arrivés à Paris ? Ventes et acquisitions de décors et de costumes de la compagnie de Serge Diaghilev à l'Opéra entre 1908 et 1922</w:t>
+                <w:t xml:space="preserve">L'expérimentation, un matériau de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Auclair</w:t>
-[...213 lines deleted...]
-                <w:t xml:space="preserve">hal-04311436v1</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Changer d'époque, Nicolas Monteix; Joann Elart, 9791024009612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérimentation, un matériau de l'histoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Monteix; Aurélien Poidevin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expérimentation, un matériau de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Changer d'époque, Nicolas Monteix; Joann Elart, 9791024009612</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284152v1</w:t>
+              <w:t xml:space="preserve">, pp.7-14, 2019, Changer d'époque, 979-10-240-0961-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Administration des institutions culturelles en France et en italie : approches comparées (des années 1860 à la Libération)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Réunion des théâtres lyriques nationaux sous l’administration de Daniel-Lesur (23 mai 1971 - 31 décembre 1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Auzolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur Daniel-Lesur : compositeur et humaniste, 1908-2002 : [actes du colloque, Paris, Sorbonne, 8-9 février 2008]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.317-345, 2009, 978-2-84050-622-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi des costumes d'opéras russes sont arrivés à Paris ? Ventes et acquisitions de décors et de costumes de la compagnie de Serge Diaghilev à l'Opéra entre 1908 et 1922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opéras russes à l'aube des Ballets russes, 1901-1913 : costumes &amp; documents : [exposition, Moulins, du 12 décembre 2009 au 16 mai 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. du Mécène; Centre national du costume de scène, pp.161-167, 2009, 9782358960052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ballets russes et l’Opéra de Paris (1909-1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02355908v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ballets russes : [exposition, Paris, Bibliothèque-musée de l'Opéra, du 24 novembre 2009 au 23 mai 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff Gradenigo, pp.193-216, 2009, 978-2-35340-067-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -804,51 +804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouché, de l’Opéra de Paris à la Réunion des théâtres lyriques nationaux (1914-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -886,51 +886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État, le directeur et le répertoire : Jacques Rouché, de l’Opéra de Paris à la Réunion des théâtres lyriques nationaux (1914-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -968,51 +968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de la Réunion des théâtres lyriques nationaux au tournant des années soixante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1082,51 +1082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor à l'Opéra de Paris sous l'ère Liebermann (1973-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poidevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1333,51 +1333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05361778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Auclair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05361778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Auclair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04171034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>