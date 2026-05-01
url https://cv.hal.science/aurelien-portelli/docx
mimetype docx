--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien PORTELLI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche à Mines Paris - PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0127-8613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129599948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Portelli est chargé de recherche à Mines Paris - PSL. Il est titulaire d’un doctorat et d’une habilitation à diriger des recherches (HDR). Ses travaux portent sur l’histoire des risques et des crises dans l’industrie. Il est responsable de l’axe « Professionnalisation de la sécurité » du programme stratégique du Centre de recherche sur les Risques et les Crises (CRC), son laboratoire de rattachement. Il est également responsable de la spécialité doctorale « Sciences et Génie des Activités à Risques » (SGAR) de l’Université PSL. Il enseigne en troisième année du cycle Ingénieurs Civils de Mines Paris - PSL. Il enseigne aussi dans le Mastère Spécialisé « Expert en prévention des Risques et en gestion des Crises dans l’industrie » (MS ERC) de Mines Paris - PSL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le métier de préventeur par-delà ses compétences techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Imaginaries of Emergency Situations at Sea since 1800: Introductory Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Trüper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of Lifeboating in the BBC Series Saving Lives at Sea: Narrative and Visual Constructions of Danger and Heroism in Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.171-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires sociaux des situations d'urgence en mer depuis 1800 : remarques introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Trüper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalisation de la radioprotection à l’époque des pionniers du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (3), pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits du radeau de la méduse : l'histoire d'une situation extrême au prisme des violences et des sorties de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Napoleonica. La Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (46), pp.139-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard et la nécessité. Le jeu de l’oie comme moyen d’éduquer au risque radioactif dans les années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superintelligence et identité narrative défaillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16728-0.p.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de l’imaginaire : la fin du monde et son rapport à l’histoire dans l’œuvre de Lucian Boia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) temps des catastrophes nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environnement : face à la longue urgence, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les murs peints de Marcoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Psychanalise et histoire culturelle / Varia, 5, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et temporalités de l'effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (In)Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61953/ind.3288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superintelligenza e identità narrativa difettosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e critica della regolazione sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (25)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, dix ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°565, pp.88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land of Hope: Border, Evacuation, and Rejection During a Nuclear Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borders in Globalization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.138 - 139. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/bigr31202120311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima 50 : les temporalités de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kameradschaft (1931): Representing Solidarity Beyond Borders in Face of Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borders in Globalization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.121-122. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/bigr12202019796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, le couvercle du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cerisiers à Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels au service de l'électricité... et du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de la sûreté nucléaire post-Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Safety and Utopia: Insights from the Fukushima Daiichi Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.56-70 </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’IA tue : 2001, l’odyssée de l’espace, ou le récit de la fin de l’espèce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser la protection des travailleurs du nucléaire dans les années soixante : le premier bréviaire de radioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre la radioprotection à l’aube du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrine de la radioprotection à l’aube de l’industrie nucléaire : récit en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récit et argumentation, interactions, lieux et dispositifs sociaux, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l’infime. La radioprotection en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.110-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Castan (1929-2014), illustrateur de la radioprotection dans l’industrie nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art de la radioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 422, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des affiches pour relever le défi de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513-514, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’avons-nous appris de Fukushima ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.21-22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20152021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima Dai Ichi, au cœur de l'enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Septembre (142), pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le SPR de Marcoule racontait le nucléaire en bande dessinée …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, janvier-février (1), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the &amp;quot;blues&amp;quot; of safety professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive learning in safety: how serious game can enhance retention and collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larouzée Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robba Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarnieri Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosc Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portelli Aurélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability & the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une approche ludo-éducative aux formations sécurité Integrate an edutainment approach into safety training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif pour la formation à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Immersive Crisis Management Training Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.2380-2387, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P135-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Records to Manage Risks Associated with the Decommissioning of Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hanovre, Germany. pp.3874-3881, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02316750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to analyse coping based on the testimony of the Director of the Fukushima Dai Ichi nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.614-620 - ISBN 978-1-138-02997-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn about “engineering thinking in extreme situations” from the testimony by the Fukushima Dai Ichi plant manager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association (ESRA), Sep 2015, Zürich, Switzerland. pp.103-110 - ISBN 978-1-138-02879-1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of nuclear power in cinema: The contribution of a filmic analysis to understanding the public debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1993-2000 - ISBN 9781138026810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myths and representations in French nuclear history: The impact on decommissioning safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability Conference - ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 758 p. - ISBN 9781138001237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Economie et gestion, 978-2-35671-770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yoshida, directeur de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.6217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume III : L'abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276, 2020, Collection Libres opinions, 9782356715604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396, 2016, Collection Libres opinions, 978-2-35671-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume 1 : L'anéantissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.342, 2015, Collection Libres opinions, 978-2-35671-205-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la chute de la civilisation : survie et morale dans la série L'Effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BoD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-3224-8736-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Nuclear Workers Through Images: The Work of Jacques Castan, Illustrator of Radiation Protection in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising Safety, an Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.21-33, 2023, SpringerBriefs in Applied Sciences and Technology, 978-3-031-33785-7. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33786-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan et Yoshida : portrait croisé d'un Premier ministre et d'un directeur de centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident de Fukushima : le Premier ministre du Japon face à la crise nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décideur en situation extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident de Fukushima : le Premier ministre du Japon face à la crise nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un héros japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masao Yoshida, directeur de Fukushima. Édition intégrale et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.6252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un témoignage pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume III : L’abîme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Cultural Objects Say About Nuclear Accidents and Their Way of Depicting a Controversial Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Joonhong Ahn, Prof. Dr. Franck Guarnieri, Prof. Dr. Kazuo Furuta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience: A New Paradigm of Nuclear Safety. From Accident Mitigation to Resilient Society Facing Extreme Situations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-156, 2017, 978-3-319-58767-7. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58768-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de la situation extrême dans le témoignage de Masao Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yoshida par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accident nucléaire de Fukushima Dai Ichi : rappel des faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume I : L'anéantissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du nucléaire civil et de la radioprotection au début des années 1960 : analyse de la bande dessinée &amp;quot;Sophie et Bruno au pays de l'atome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2014_23, MINES ParisTech. 2014, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire et le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_15, MINES ParisTech. 2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et représentations dans l'histoire nucléaire française : quels impacts sur la sûreté des opérations de démantèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_16, MINES ParisTech. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires des risques et des crises dans l'industrie nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole nationale supérieure des mines de Paris; PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04837700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afficher le risque radioactif dans l’industrie nucléaire des années soixante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien PORTELLI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche à Mines Paris - PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0127-8613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129599948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Portelli est chargé de recherche à Mines Paris - PSL. Il est titulaire d’un doctorat et d’une habilitation à diriger des recherches (HDR). Ses travaux portent sur l’histoire des risques et des crises dans l’industrie. Il est responsable de l’axe « Professionnalisation de la sécurité » du programme stratégique du Centre de recherche sur les Risques et les Crises (CRC), son laboratoire de rattachement. Il est également responsable de la spécialité doctorale « Sciences et Génie des Activités à Risques » (SGAR) de l’Université Paris Sciences et Lettres (PSL). Il enseigne dans le Mastère Spécialisé « Expert en prévention des Risques et en gestion des Crises dans l’industrie » (MS ERC) et dans le cycle Ingénieurs Civils de Mines Paris - PSL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'engagement dans la conception et les usages du jeu en situation d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (In)Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Questionner l’engagement dans la conception et les usages du jeu en situation d’apprentissage, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le métier de préventeur par-delà ses compétences techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 531, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of Lifeboating in the BBC Series Saving Lives at Sea: Narrative and Visual Constructions of Danger and Heroism in Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.171-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Imaginaries of Emergency Situations at Sea since 1800: Introductory Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Trüper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires sociaux des situations d'urgence en mer depuis 1800 : remarques introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Trüper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalisation de la radioprotection à l’époque des pionniers du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (3), pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits du radeau de la méduse : l'histoire d'une situation extrême au prisme des violences et des sorties de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Napoleonica. La Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (46), pp.139-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard et la nécessité. Le jeu de l’oie comme moyen d’éduquer au risque radioactif dans les années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superintelligence et identité narrative défaillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16728-0.p.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de l’imaginaire : la fin du monde et son rapport à l’histoire dans l’œuvre de Lucian Boia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) temps des catastrophes nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environnement : face à la longue urgence, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les murs peints de Marcoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Psychanalise et histoire culturelle / Varia, 5, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et temporalités de l'effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (In)Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61953/ind.3288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superintelligenza e identità narrativa difettosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e critica della regolazione sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (25)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, dix ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°565, pp.88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land of Hope: Border, Evacuation, and Rejection During a Nuclear Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borders in Globalization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.138 - 139. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/bigr31202120311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima 50 : les temporalités de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kameradschaft (1931): Representing Solidarity Beyond Borders in Face of Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borders in Globalization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.121-122. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/bigr12202019796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, le couvercle du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cerisiers à Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels au service de l'électricité... et du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Safety and Utopia: Insights from the Fukushima Daiichi Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.56-70 </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’IA tue : 2001, l’odyssée de l’espace, ou le récit de la fin de l’espèce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de la sûreté nucléaire post-Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser la protection des travailleurs du nucléaire dans les années soixante : le premier bréviaire de radioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrine de la radioprotection à l’aube de l’industrie nucléaire : récit en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récit et argumentation, interactions, lieux et dispositifs sociaux, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre la radioprotection à l’aube du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l’infime. La radioprotection en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.110-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Castan (1929-2014), illustrateur de la radioprotection dans l’industrie nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art de la radioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 422, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des affiches pour relever le défi de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513-514, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’avons-nous appris de Fukushima ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.21-22. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20152021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima Dai Ichi, au cœur de l'enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Septembre (142), pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le SPR de Marcoule racontait le nucléaire en bande dessinée …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, janvier-février (1), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the &amp;quot;blues&amp;quot; of safety professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive learning in safety: how serious game can enhance retention and collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larouzée Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robba Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarnieri Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosc Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portelli Aurélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability & the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une approche ludo-éducative aux formations sécurité Integrate an edutainment approach into safety training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif pour la formation à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Immersive Crisis Management Training Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.2380-2387, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P135-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Records to Manage Risks Associated with the Decommissioning of Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hanovre, Germany. pp.3874-3881, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02316750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to analyse coping based on the testimony of the Director of the Fukushima Dai Ichi nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.614-620 - ISBN 978-1-138-02997-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn about “engineering thinking in extreme situations” from the testimony by the Fukushima Dai Ichi plant manager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association (ESRA), Sep 2015, Zürich, Switzerland. pp.103-110 - ISBN 978-1-138-02879-1, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of nuclear power in cinema: The contribution of a filmic analysis to understanding the public debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1993-2000 - ISBN 9781138026810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myths and representations in French nuclear history: The impact on decommissioning safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability Conference - ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 758 p. - ISBN 9781138001237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Economie et gestion, 978-2-35671-770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yoshida, directeur de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.6217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume III : L'abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276, 2020, Collection Libres opinions, 9782356715604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396, 2016, Collection Libres opinions, 978-2-35671-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume 1 : L'anéantissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.342, 2015, Collection Libres opinions, 978-2-35671-205-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Nuclear Workers Through Images: The Work of Jacques Castan, Illustrator of Radiation Protection in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising Safety, an Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.21-33, 2023, SpringerBriefs in Applied Sciences and Technology, 978-3-031-33785-7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33786-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la chute de la civilisation : survie et morale dans la série L'Effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BoD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-3224-8736-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan et Yoshida : portrait croisé d'un Premier ministre et d'un directeur de centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident de Fukushima : le Premier ministre du Japon face à la crise nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décideur en situation extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident de Fukushima : le Premier ministre du Japon face à la crise nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un héros japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masao Yoshida, directeur de Fukushima. Édition intégrale et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.6252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un témoignage pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume III : L’abîme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Cultural Objects Say About Nuclear Accidents and Their Way of Depicting a Controversial Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Joonhong Ahn, Prof. Dr. Franck Guarnieri, Prof. Dr. Kazuo Furuta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience: A New Paradigm of Nuclear Safety. From Accident Mitigation to Resilient Society Facing Extreme Situations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-156, 2017, 978-3-319-58767-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58768-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de la situation extrême dans le témoignage de Masao Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yoshida par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accident nucléaire de Fukushima Dai Ichi : rappel des faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume I : L'anéantissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Aurélien Portelli sur le fondateur de l’OPPBTP : « Pierre Caloni a permis la rationalisation de la prévention dans le BTP » (entretien réalisé par Isabelle Condou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du nucléaire civil et de la radioprotection au début des années 1960 : analyse de la bande dessinée &amp;quot;Sophie et Bruno au pays de l'atome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2014_23, MINES ParisTech. 2014, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire et le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_15, MINES ParisTech. 2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et représentations dans l'histoire nucléaire française : quels impacts sur la sûreté des opérations de démantèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_16, MINES ParisTech. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires des risques et des crises dans l'industrie nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole nationale supérieure des mines de Paris; PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04837700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afficher le risque radioactif dans l’industrie nucléaire des années soixante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6238945"/>
+    <w:nsid w:val="6812AA62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-portelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0127-8613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129599948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Tr&#252;per" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebiha Guiga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04131613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03993381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16728-0.p.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03816260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03905524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3217" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/ind.3288" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04133355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03498649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr31202120311" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03450833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr12202019796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Travadel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02044264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.8419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12821" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01792061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lamare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01580543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parizel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01671759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01341874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissame Afrouss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20152021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Larouz&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05263937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouz&#233;e Justin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robba Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarnieri Franck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosc Maxime" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portelli Aur&#233;lien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04876024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bosc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04818813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04327317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P135-cd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01207352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03167376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/6217?lang=fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.6217" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/laccident-de-fukushima-dai-ichi-volume-iii/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/l-accident-de-fukushima-dai-ichi-le-recit-du-directeur-de-la-centrale-1.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01120574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/l-accident-de-fukushima-dai-ichi.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04189343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33786-4_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.6252" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58768-4_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995967v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01088227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913693v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04837700v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-portelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0127-8613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129599948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebiha Guiga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Tr&#252;per" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04131613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03993381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16728-0.p.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03816260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03905524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/ind.3288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04133355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03498649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr31202120311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03450833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr12202019796" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Travadel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02044264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12821" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01792061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.8419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lamare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01671759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parizel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01580543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01341874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissame Afrouss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20152021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Larouz&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05263937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouz&#233;e Justin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robba Julien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarnieri Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosc Maxime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portelli Aur&#233;lien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04876024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bosc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04818813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04327317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P135-cd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01207352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03167376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/6217?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.6217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/laccident-de-fukushima-dai-ichi-volume-iii/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/l-accident-de-fukushima-dai-ichi-le-recit-du-directeur-de-la-centrale-1.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01120574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/l-accident-de-fukushima-dai-ichi.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04189343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33786-4_3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.6252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58768-4_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570426v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995967v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01088227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04837700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>