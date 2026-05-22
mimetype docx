--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien PORTELLI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche à Mines Paris - PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0127-8613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129599948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Portelli est chargé de recherche à Mines Paris - PSL. Il est titulaire d’un doctorat et d’une habilitation à diriger des recherches (HDR). Ses travaux portent sur l’histoire des risques et des crises dans l’industrie. Il est responsable de l’axe « Professionnalisation de la sécurité » du programme stratégique du Centre de recherche sur les Risques et les Crises (CRC), son laboratoire de rattachement. Il est également responsable de la spécialité doctorale « Sciences et Génie des Activités à Risques » (SGAR) de l’Université Paris Sciences et Lettres (PSL). Il enseigne dans le Mastère Spécialisé « Expert en prévention des Risques et en gestion des Crises dans l’industrie » (MS ERC) et dans le cycle Ingénieurs Civils de Mines Paris - PSL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'engagement dans la conception et les usages du jeu en situation d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (In)Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Questionner l’engagement dans la conception et les usages du jeu en situation d’apprentissage, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le métier de préventeur par-delà ses compétences techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 531, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of Lifeboating in the BBC Series Saving Lives at Sea: Narrative and Visual Constructions of Danger and Heroism in Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.171-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Imaginaries of Emergency Situations at Sea since 1800: Introductory Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Trüper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires sociaux des situations d'urgence en mer depuis 1800 : remarques introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Trüper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalisation de la radioprotection à l’époque des pionniers du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (3), pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits du radeau de la méduse : l'histoire d'une situation extrême au prisme des violences et des sorties de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Napoleonica. La Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (46), pp.139-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard et la nécessité. Le jeu de l’oie comme moyen d’éduquer au risque radioactif dans les années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superintelligence et identité narrative défaillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16728-0.p.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de l’imaginaire : la fin du monde et son rapport à l’histoire dans l’œuvre de Lucian Boia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) temps des catastrophes nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environnement : face à la longue urgence, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les murs peints de Marcoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Psychanalise et histoire culturelle / Varia, 5, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et temporalités de l'effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (In)Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61953/ind.3288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superintelligenza e identità narrativa difettosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e critica della regolazione sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (25)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, dix ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°565, pp.88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land of Hope: Border, Evacuation, and Rejection During a Nuclear Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borders in Globalization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.138 - 139. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/bigr31202120311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima 50 : les temporalités de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kameradschaft (1931): Representing Solidarity Beyond Borders in Face of Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borders in Globalization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.121-122. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/bigr12202019796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, le couvercle du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cerisiers à Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels au service de l'électricité... et du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Safety and Utopia: Insights from the Fukushima Daiichi Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.56-70 </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’IA tue : 2001, l’odyssée de l’espace, ou le récit de la fin de l’espèce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de la sûreté nucléaire post-Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser la protection des travailleurs du nucléaire dans les années soixante : le premier bréviaire de radioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrine de la radioprotection à l’aube de l’industrie nucléaire : récit en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récit et argumentation, interactions, lieux et dispositifs sociaux, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre la radioprotection à l’aube du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l’infime. La radioprotection en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.110-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Castan (1929-2014), illustrateur de la radioprotection dans l’industrie nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art de la radioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 422, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des affiches pour relever le défi de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513-514, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’avons-nous appris de Fukushima ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.21-22. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20152021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima Dai Ichi, au cœur de l'enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Septembre (142), pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le SPR de Marcoule racontait le nucléaire en bande dessinée …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, janvier-février (1), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the &amp;quot;blues&amp;quot; of safety professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive learning in safety: how serious game can enhance retention and collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larouzée Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robba Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarnieri Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosc Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portelli Aurélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability & the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une approche ludo-éducative aux formations sécurité Integrate an edutainment approach into safety training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif pour la formation à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Immersive Crisis Management Training Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.2380-2387, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P135-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Records to Manage Risks Associated with the Decommissioning of Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hanovre, Germany. pp.3874-3881, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02316750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to analyse coping based on the testimony of the Director of the Fukushima Dai Ichi nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.614-620 - ISBN 978-1-138-02997-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn about “engineering thinking in extreme situations” from the testimony by the Fukushima Dai Ichi plant manager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association (ESRA), Sep 2015, Zürich, Switzerland. pp.103-110 - ISBN 978-1-138-02879-1, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of nuclear power in cinema: The contribution of a filmic analysis to understanding the public debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1993-2000 - ISBN 9781138026810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myths and representations in French nuclear history: The impact on decommissioning safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability Conference - ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 758 p. - ISBN 9781138001237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Economie et gestion, 978-2-35671-770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yoshida, directeur de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.6217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume III : L'abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276, 2020, Collection Libres opinions, 9782356715604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396, 2016, Collection Libres opinions, 978-2-35671-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume 1 : L'anéantissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.342, 2015, Collection Libres opinions, 978-2-35671-205-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Nuclear Workers Through Images: The Work of Jacques Castan, Illustrator of Radiation Protection in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising Safety, an Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.21-33, 2023, SpringerBriefs in Applied Sciences and Technology, 978-3-031-33785-7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33786-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la chute de la civilisation : survie et morale dans la série L'Effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BoD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-3224-8736-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan et Yoshida : portrait croisé d'un Premier ministre et d'un directeur de centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident de Fukushima : le Premier ministre du Japon face à la crise nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décideur en situation extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident de Fukushima : le Premier ministre du Japon face à la crise nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un héros japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masao Yoshida, directeur de Fukushima. Édition intégrale et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.6252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un témoignage pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume III : L’abîme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Cultural Objects Say About Nuclear Accidents and Their Way of Depicting a Controversial Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Joonhong Ahn, Prof. Dr. Franck Guarnieri, Prof. Dr. Kazuo Furuta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience: A New Paradigm of Nuclear Safety. From Accident Mitigation to Resilient Society Facing Extreme Situations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-156, 2017, 978-3-319-58767-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58768-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de la situation extrême dans le témoignage de Masao Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yoshida par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accident nucléaire de Fukushima Dai Ichi : rappel des faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume I : L'anéantissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Aurélien Portelli sur le fondateur de l’OPPBTP : « Pierre Caloni a permis la rationalisation de la prévention dans le BTP » (entretien réalisé par Isabelle Condou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du nucléaire civil et de la radioprotection au début des années 1960 : analyse de la bande dessinée &amp;quot;Sophie et Bruno au pays de l'atome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2014_23, MINES ParisTech. 2014, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire et le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_15, MINES ParisTech. 2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et représentations dans l'histoire nucléaire française : quels impacts sur la sûreté des opérations de démantèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_16, MINES ParisTech. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires des risques et des crises dans l'industrie nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole nationale supérieure des mines de Paris; PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04837700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afficher le risque radioactif dans l’industrie nucléaire des années soixante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien PORTELLI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche à Mines Paris - PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0127-8613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129599948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Portelli est chargé de recherche à Mines Paris - PSL. Il est titulaire d’un doctorat et d’une habilitation à diriger des recherches (HDR). Ses travaux portent sur l’histoire des risques et des crises dans l’industrie. Il est responsable de l’axe « Professionnalisation de la sécurité » du programme stratégique du Centre de recherche sur les Risques et les Crises (CRC), son laboratoire de rattachement. Il est également responsable de la spécialité doctorale « Sciences et Génie des Activités à Risques » (SGAR) de l’Université Paris Sciences et Lettres (PSL). Il enseigne dans le Mastère Spécialisé « Expert en prévention des Risques et en gestion des Crises dans l’industrie » (MS ERC) et dans le cycle Ingénieurs Civils de Mines Paris - PSL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'engagement dans la conception et les usages du jeu en situation d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (In)Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Questionner l’engagement dans la conception et les usages du jeu en situation d’apprentissage, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le métier de préventeur par-delà ses compétences techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 531, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires sociaux des situations d'urgence en mer depuis 1800 : remarques introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Trüper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of Lifeboating in the BBC Series Saving Lives at Sea: Narrative and Visual Constructions of Danger and Heroism in Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.171-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Imaginaries of Emergency Situations at Sea since 1800: Introductory Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Trüper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (119), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalisation de la radioprotection à l’époque des pionniers du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (3), pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits du radeau de la méduse : l'histoire d'une situation extrême au prisme des violences et des sorties de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebiha Guiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Napoleonica. La Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (46), pp.139-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard et la nécessité. Le jeu de l’oie comme moyen d’éduquer au risque radioactif dans les années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les murs peints de Marcoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Psychanalise et histoire culturelle / Varia, 5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de l’imaginaire : la fin du monde et son rapport à l’histoire dans l’œuvre de Lucian Boia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) temps des catastrophes nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environnement : face à la longue urgence, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superintelligence et identité narrative défaillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16728-0.p.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et temporalités de l'effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (In)Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61953/ind.3288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superintelligenza e identità narrativa difettosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e critica della regolazione sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (25)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land of Hope: Border, Evacuation, and Rejection During a Nuclear Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borders in Globalization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.138 - 139. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/bigr31202120311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, dix ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°565, pp.88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima 50 : les temporalités de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kameradschaft (1931): Representing Solidarity Beyond Borders in Face of Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borders in Globalization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.121-122. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/bigr12202019796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, le couvercle du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cerisiers à Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels au service de l'électricité... et du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de la sûreté nucléaire post-Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’IA tue : 2001, l’odyssée de l’espace, ou le récit de la fin de l’espèce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Safety and Utopia: Insights from the Fukushima Daiichi Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.56-70 </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser la protection des travailleurs du nucléaire dans les années soixante : le premier bréviaire de radioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre la radioprotection à l’aube du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrine de la radioprotection à l’aube de l’industrie nucléaire : récit en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récit et argumentation, interactions, lieux et dispositifs sociaux, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Castan (1929-2014), illustrateur de la radioprotection dans l’industrie nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l’infime. La radioprotection en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.110-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art de la radioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 422, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des affiches pour relever le défi de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513-514, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima Dai Ichi, au cœur de l'enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Septembre (142), pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’avons-nous appris de Fukushima ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.21-22. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20152021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le SPR de Marcoule racontait le nucléaire en bande dessinée …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, janvier-février (1), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the &amp;quot;blues&amp;quot; of safety professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive learning in safety: how serious game can enhance retention and collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larouzée Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robba Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarnieri Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosc Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portelli Aurélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability & the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une approche ludo-éducative aux formations sécurité Integrate an edutainment approach into safety training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif pour la formation à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Immersive Crisis Management Training Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.2380-2387, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P135-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Records to Manage Risks Associated with the Decommissioning of Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hanovre, Germany. pp.3874-3881, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02316750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to analyse coping based on the testimony of the Director of the Fukushima Dai Ichi nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.614-620 - ISBN 978-1-138-02997-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn about “engineering thinking in extreme situations” from the testimony by the Fukushima Dai Ichi plant manager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association (ESRA), Sep 2015, Zürich, Switzerland. pp.103-110 - ISBN 978-1-138-02879-1, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of nuclear power in cinema: The contribution of a filmic analysis to understanding the public debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1993-2000 - ISBN 9781138026810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myths and representations in French nuclear history: The impact on decommissioning safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability Conference - ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 758 p. - ISBN 9781138001237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Economie et gestion, 978-2-35671-770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yoshida, directeur de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.6217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume III : L'abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276, 2020, Collection Libres opinions, 9782356715604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396, 2016, Collection Libres opinions, 978-2-35671-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume 1 : L'anéantissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.342, 2015, Collection Libres opinions, 978-2-35671-205-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la chute de la civilisation : survie et morale dans la série L'Effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BoD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-3224-8736-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Nuclear Workers Through Images: The Work of Jacques Castan, Illustrator of Radiation Protection in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising Safety, an Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.21-33, 2023, SpringerBriefs in Applied Sciences and Technology, 978-3-031-33785-7. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33786-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan et Yoshida : portrait croisé d'un Premier ministre et d'un directeur de centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident de Fukushima : le Premier ministre du Japon face à la crise nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décideur en situation extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident de Fukushima : le Premier ministre du Japon face à la crise nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un héros japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masao Yoshida, directeur de Fukushima. Édition intégrale et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.6252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un témoignage pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume III : L’abîme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Cultural Objects Say About Nuclear Accidents and Their Way of Depicting a Controversial Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Joonhong Ahn, Prof. Dr. Franck Guarnieri, Prof. Dr. Kazuo Furuta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience: A New Paradigm of Nuclear Safety. From Accident Mitigation to Resilient Society Facing Extreme Situations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-156, 2017, 978-3-319-58767-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58768-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de la situation extrême dans le témoignage de Masao Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yoshida par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume II : Seuls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accident nucléaire de Fukushima Dai Ichi : rappel des faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissame Afrouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accident de Fukushima Dai Ichi - Le récit du directeur de la centrale. Volume I : L'anéantissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Aurélien Portelli sur le fondateur de l’OPPBTP : « Pierre Caloni a permis la rationalisation de la prévention dans le BTP » (entretien réalisé par Isabelle Condou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du nucléaire civil et de la radioprotection au début des années 1960 : analyse de la bande dessinée &amp;quot;Sophie et Bruno au pays de l'atome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2014_23, MINES ParisTech. 2014, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nucléaire et le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_15, MINES ParisTech. 2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et représentations dans l'histoire nucléaire française : quels impacts sur la sûreté des opérations de démantèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_16, MINES ParisTech. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires des risques et des crises dans l'industrie nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole nationale supérieure des mines de Paris; PSL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04837700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afficher le risque radioactif dans l’industrie nucléaire des années soixante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6812AA62"/>
+    <w:nsid w:val="9BF5D74D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-portelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0127-8613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129599948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebiha Guiga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Tr&#252;per" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04131613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03993381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16728-0.p.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03816260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03905524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/ind.3288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04133355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03498649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr31202120311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03450833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr12202019796" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Travadel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02044264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12821" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01792061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.8419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lamare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01671759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parizel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01580543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01341874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissame Afrouss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20152021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Larouz&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05263937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouz&#233;e Justin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robba Julien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarnieri Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosc Maxime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portelli Aur&#233;lien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04876024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bosc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04818813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04327317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P135-cd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01207352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03167376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/6217?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.6217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/laccident-de-fukushima-dai-ichi-volume-iii/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/l-accident-de-fukushima-dai-ichi-le-recit-du-directeur-de-la-centrale-1.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01120574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/l-accident-de-fukushima-dai-ichi.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04189343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33786-4_3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.6252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58768-4_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570426v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995967v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01088227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04837700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-portelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0127-8613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129599948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Tr&#252;per" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebiha Guiga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04131613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03993381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03905524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03816260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03711911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16728-0.p.0089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/ind.3288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04133355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03498649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr31202120311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03450833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr12202019796" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Travadel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02044264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.8419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01792061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lamare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01580543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parizel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01671759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01341874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissame Afrouss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20152021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Larouz&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05263937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouz&#233;e Justin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robba Julien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarnieri Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosc Maxime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portelli Aur&#233;lien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04876024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bosc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04818813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04327317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P135-cd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01207352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03167376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/6217?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.6217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/laccident-de-fukushima-dai-ichi-volume-iii/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/l-accident-de-fukushima-dai-ichi-le-recit-du-directeur-de-la-centrale-1.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01120574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/l-accident-de-fukushima-dai-ichi.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04189343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33786-4_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.6252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58768-4_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04907167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570426v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995967v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01088227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04837700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>