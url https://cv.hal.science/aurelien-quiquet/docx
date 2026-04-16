--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -296,468 +296,468 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaelle Bouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 53 (4), </w:t>
+              <w:t xml:space="preserve">, 2026, 53 (4), pp.e2025GL118490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025GL118490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of calibration methods of a PICO basal ice shelf melt module implemented in the GRISLI v2.0 ice sheet model</w:t>
+                <w:t xml:space="preserve">Using a multi-layer snow model for transient paleo-studies: surface mass balance evolution during the Last Interglacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Menthon</w:t>
+                <w:t xml:space="preserve">Thi-Khanh-Dieu Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepijn Bakker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Roche</w:t>
+                <w:t xml:space="preserve">Andreas Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronja Reese</w:t>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (20), pp.7297-7320. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.27-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-7297-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-21-27-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360006v1</w:t>
+                <w:t xml:space="preserve">hal-04869886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multi-layer snow model for transient paleo-studies: surface mass balance evolution during the Last Interglacial</w:t>
+                <w:t xml:space="preserve">Ancient Mars Climate With a Polar Ocean and Ice Sheet Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Khanh-Dieu Hoang</w:t>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Way</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Aleinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-21-27-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JE008970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869886v1</w:t>
+                <w:t xml:space="preserve">hal-05296531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Mars Climate With a Polar Ocean and Ice Sheet Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of calibration methods of a PICO basal ice shelf melt module implemented in the GRISLI v2.0 ice sheet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Menthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+                <w:t xml:space="preserve">Pepijn Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Way</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+                <w:t xml:space="preserve">Didier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Aleinov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumas</w:t>
+                <w:t xml:space="preserve">Ronja Reese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.7297-7320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JE008970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7297-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296531v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis of the Antarctic Ice Sheet With a Coupled Climate-Ice-Sheet Model</w:t>
               </w:r>
@@ -769,64 +769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -867,382 +867,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern Hemisphere ice sheets and ocean interactions during the last glacial period in a coupled ice sheet-climate model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Abot</w:t>
+                <w:t xml:space="preserve">Relative importance of the mechanisms triggering the Eurasian ice sheet deglaciation in the GRISLI2.0 ice sheet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor van Aalderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21 (7), pp.1123-1142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-2024-51⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.187 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-20-187-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802754v1</w:t>
+                <w:t xml:space="preserve">hal-04431783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Northern Hemisphere ice sheets and ocean interactions during the last glacial period in a coupled ice sheet-climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (7), pp.1123-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-2024-51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692217v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of the mechanisms triggering the Eurasian ice sheet deglaciation in the GRISLI2.0 ice sheet model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lipscomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor van Aalderen</w:t>
+                <w:t xml:space="preserve">Ayako Abe-Ouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Charbit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Torsten Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.187 - 209. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.e2024EF004561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-20-187-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431783v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating similarities and differences of the penultimate and last glacial terminations with a coupled ice sheet–climate model</w:t>
               </w:r>
@@ -1313,559 +1313,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving biome and climate modelling for a set of past climate conditions: evaluating bias correction using the CDF-t approach</w:t>
+                <w:t xml:space="preserve">More than agriculture: Analysing time-cumulative human impact on European land-cover of second half of the holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Arthur</w:t>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (2), pp.025004. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.108227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2752-5295/accbe2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098699v1</w:t>
+                <w:t xml:space="preserve">hal-04171502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than agriculture: Analysing time-cumulative human impact on European land-cover of second half of the holocene</w:t>
+                <w:t xml:space="preserve">Improving biome and climate modelling for a set of past climate conditions: evaluating bias correction using the CDF-t approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+                <w:t xml:space="preserve">Thomas Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Renssen</w:t>
+                <w:t xml:space="preserve">Frank Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 314, pp.108227. </w:t>
+              <w:t xml:space="preserve">Environmental Research: Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.025004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2752-5295/accbe2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171502v1</w:t>
+                <w:t xml:space="preserve">hal-04098699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the Holocene climate in Europe using an interactive downscaling within the iLOVECLIM model (version 1.1)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Insights into the vulnerability of Antarctic glaciers from the ISMIP6 ice sheet model ensemble and associated uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony J Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-19-87-2023⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (12), pp.5197 - 5217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-17-5197-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933147v1</w:t>
+                <w:t xml:space="preserve">hal-04337827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the vulnerability of Antarctic glaciers from the ISMIP6 ice sheet model ensemble and associated uncertainty</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antony J Payne</w:t>
+                <w:t xml:space="preserve">Simulations of the Holocene climate in Europe using an interactive downscaling within the iLOVECLIM model (version 1.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiko Goelzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (12), pp.5197 - 5217. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.87-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-17-5197-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-19-87-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337827v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial climate changes as forced by different ice sheet reconstructions</w:t>
               </w:r>
@@ -2247,248 +2247,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GRISLI-LSCE contribution to the Ice Sheet Model Intercomparison Project for phase 6 of the Coupled Model Intercomparison Project (ISMIP6) – Part 2: Projections of the Antarctic ice sheet evolution by the end of the 21st century</w:t>
+                <w:t xml:space="preserve">Climate and ice sheet evolutions from the last glacial maximum to the pre-industrial period with an ice-sheet–climate coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lhardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-15-1031-2021⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (5), pp.2179 - 2199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-2179-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183880v1</w:t>
+                <w:t xml:space="preserve">hal-03398694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and ice sheet evolutions from the last glacial maximum to the pre-industrial period with an ice-sheet–climate coupled model</w:t>
+                <w:t xml:space="preserve">The GRISLI-LSCE contribution to the Ice Sheet Model Intercomparison Project for phase 6 of the Coupled Model Intercomparison Project (ISMIP6) – Part 2: Projections of the Antarctic ice sheet evolution by the end of the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lhardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (5), pp.2179 - 2199. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.1031 - 1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-17-2179-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-1031-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398694v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected land ice contributions to twenty-first-century sea level rise</w:t>
               </w:r>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Marzeion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Hock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 593 (7857), pp.74-82. </w:t>
@@ -2755,51 +2755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future sea level change under CMIP5 and CMIP6 scenarios from the Greenland and Antarctic ice sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Abe‐ouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial Ice Sheet Instabilities Induced by Proglacial Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GRISLI-LSCE contribution to the Ice Sheet Model Intercomparison Project for phase 6 of the Coupled Model Intercomparison Project (ISMIP6) – Part 1: Projections of the Greenland ice sheet evolution by the end of the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.1015 - 1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3095,563 +3095,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISMIP6 Antarctica: a multi-model ensemble of the Antarctic ice sheet evolution over the 21st century</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The future sea-level contribution of the Greenland ice sheet: a multi-model ensemble study of ISMIP6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Lipscomb</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (9), pp.3033-3070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-14-3033-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 14 (9), pp.3071-3096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-14-3071-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972030v1</w:t>
+                <w:t xml:space="preserve">hal-02968752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar amplification of Pliocene climate by elevated trace gas radiative forcing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon isotopes and Pa/Th response to forced circulation changes: a model perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Murguia-Flores</w:t>
+                <w:t xml:space="preserve">Lise Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2002320117⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.867-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-867-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934137v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future sea-level contribution of the Greenland ice sheet: a multi-model ensemble study of ISMIP6</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polar amplification of Pliocene climate by elevated trace gas radiative forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Larour</w:t>
+                <w:t xml:space="preserve">Peter Hopcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Seroussi</w:t>
+                <w:t xml:space="preserve">Thomas Pugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Murguia-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-14-3071-2020⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (38), pp.23401-23407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2002320117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968752v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopes and Pa/Th response to forced circulation changes: a model perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+                <w:t xml:space="preserve">ISMIP6 Antarctica: a multi-model ensemble of the Antarctic ice sheet evolution over the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lipscomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.867-883. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (9), pp.3033-3070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-867-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-14-3033-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407200v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projecting Antarctica's contribution to future sea level rise from basal ice shelf melt using linear response functions of 16 ice sheet models (LARMIP-2)</w:t>
               </w:r>
@@ -3663,64 +3663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Levermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricarda Winkelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas R. Golledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3771,103 +3771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of biogenic particle flux intensity and composition on sedimentary Pa/Th</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Menviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin J. Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 240, </w:t>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pattyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cornford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4052,90 +4052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Greenland ice sheet–atmosphere feedbacks for the next century with a regional atmospheric model coupled to an ice sheet model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fettweis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.373-395. </w:t>
@@ -4173,103 +4173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">initMIP-Antarctica: an ice sheet model initialization experiment of ISMIP6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Abe-Ouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (5), pp.1441-1471. </w:t>
@@ -4333,64 +4333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4435,408 +4435,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online dynamical downscaling of temperature and precipitation within the iLOVECLIM model (version 1.1)</w:t>
+                <w:t xml:space="preserve">The GRISLI ice sheet model (version 2.0): calibration and validation for multi-millennial changes of the Antarctic ice sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Paillard</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.453-466. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-453-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11 (12), pp.5003-5025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-5003-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976284v1</w:t>
+                <w:t xml:space="preserve">hal-02376298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of the Absorption Coefficient of L-Band Radiation in Antarctica From SMOS Observations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online dynamical downscaling of temperature and precipitation within the iLOVECLIM model (version 1.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10121954⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.453-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-453-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374894v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GRISLI ice sheet model (version 2.0): calibration and validation for multi-millennial changes of the Antarctic ice sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval of the Absorption Coefficient of L-Band Radiation in Antarctica From SMOS Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (12), pp.5003-5025. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-5003-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs10121954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376298v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice flux evolution in fast flowing areas of the Greenland ice sheet over the 20th and 21st centuries</w:t>
               </w:r>
@@ -6427,51 +6427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-1075-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Abot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaelle Bouttes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL118490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Menthon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Bakker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7297-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Dieu Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-27-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aleinov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leloup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111492" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2024-51" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van Aalderen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-187-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1365-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Extier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arthur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/accbe2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108227" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-87-2023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verjans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J Payne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-5197-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lhardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1027-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Crotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34002-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32847-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1031-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2179-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L. Edwards" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M.J. Nowicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marzeion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Hock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03302-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L. Kapsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lofverstrom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1065-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Payne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe&#8208;ouchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alexander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091741" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092141" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1015-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3033-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hopcroft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hunter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Murguia-Flores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2002320117" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Payne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Seroussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3071-2020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Levermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Winkelmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Golledge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-35-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328292v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Clec'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-373-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2481-2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-453-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5003-2018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Colleoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2017.12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirchner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Niessen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liakka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.12.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koenig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Boer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-369-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Archibald" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Friend" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Levine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.01.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Shea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallagher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bower" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Illingworth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13159-2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Punge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-353-2013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Punge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gall&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-999-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Woillez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-329-2009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-1075-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Abot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaelle Bouttes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL118490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Dieu Hoang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-27-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aleinov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008970" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Menthon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Bakker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7297-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leloup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111492" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van Aalderen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-187-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2024-51" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1365-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Extier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arthur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/accbe2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verjans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J Payne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-5197-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-87-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lhardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1027-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Crotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34002-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32847-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2179-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1031-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L. Edwards" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M.J. Nowicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marzeion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Hock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03302-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L. Kapsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lofverstrom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1065-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Payne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe&#8208;ouchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alexander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091741" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092141" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1015-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Payne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Seroussi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3071-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hopcroft" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hunter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Murguia-Flores" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2002320117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3033-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Levermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Winkelmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Golledge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-35-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328292v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Clec'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-373-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2481-2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5003-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-453-2018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121954" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Colleoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2017.12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirchner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Niessen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liakka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.12.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koenig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Boer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-369-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Archibald" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Friend" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Levine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.01.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Shea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallagher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bower" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Illingworth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13159-2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Punge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-353-2013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Punge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gall&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-999-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Woillez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-329-2009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>