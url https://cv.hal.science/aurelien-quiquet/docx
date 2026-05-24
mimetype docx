--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -347,287 +347,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multi-layer snow model for transient paleo-studies: surface mass balance evolution during the Last Interglacial</w:t>
+                <w:t xml:space="preserve">Ancient Mars Climate With a Polar Ocean and Ice Sheet Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Khanh-Dieu Hoang</w:t>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Way</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Aleinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.27-51. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-21-27-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JE008970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869886v1</w:t>
+                <w:t xml:space="preserve">hal-05296531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Mars Climate With a Polar Ocean and Ice Sheet Dynamics</w:t>
+                <w:t xml:space="preserve">Using a multi-layer snow model for transient paleo-studies: surface mass balance evolution during the Last Interglacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+                <w:t xml:space="preserve">Thi-Khanh-Dieu Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Way</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+                <w:t xml:space="preserve">Andreas Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Aleinov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumas</w:t>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.27-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JE008970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-21-27-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296531v1</w:t>
+                <w:t xml:space="preserve">hal-04869886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of calibration methods of a PICO basal ice shelf melt module implemented in the GRISLI v2.0 ice sheet model</w:t>
               </w:r>
@@ -769,64 +769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -899,51 +899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor van Aalderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -984,265 +984,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern Hemisphere ice sheets and ocean interactions during the last glacial period in a coupled ice sheet-climate model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lipscomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Abe-Ouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-2024-51⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.e2024EF004561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802754v1</w:t>
+                <w:t xml:space="preserve">hal-04692217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Antarctic Ice Sheet Over the Next Three Centuries From an ISMIP6 Model Ensemble</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Northern Hemisphere ice sheets and ocean interactions during the last glacial period in a coupled ice sheet-climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (9), pp.e2024EF004561. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (7), pp.1123-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024EF004561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-2024-51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692217v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating similarities and differences of the penultimate and last glacial terminations with a coupled ice sheet–climate model</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the vulnerability of Antarctic glaciers from the ISMIP6 ice sheet model ensemble and associated uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the Holocene climate in Europe using an interactive downscaling within the iLOVECLIM model (version 1.1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,382 +2247,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and ice sheet evolutions from the last glacial maximum to the pre-industrial period with an ice-sheet–climate coupled model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projected land ice contributions to twenty-first-century sea level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tamsin L. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M.J. Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Marzeion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Hock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-17-2179-2021⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593 (7857), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03302-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398694v1</w:t>
+                <w:t xml:space="preserve">hal-03230877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GRISLI-LSCE contribution to the Ice Sheet Model Intercomparison Project for phase 6 of the Coupled Model Intercomparison Project (ISMIP6) – Part 2: Projections of the Antarctic ice sheet evolution by the end of the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.1031 - 1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-15-1031-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected land ice contributions to twenty-first-century sea level rise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ben Marzeion</w:t>
+                <w:t xml:space="preserve">Climate and ice sheet evolutions from the last glacial maximum to the pre-industrial period with an ice-sheet–climate coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine Hock</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lhardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 593 (7857), pp.74-82. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (5), pp.2179 - 2199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03302-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-2179-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230877v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PMIP4 Last Glacial Maximum experiments: preliminary results and comparison with the PMIP3 simulations</w:t>
               </w:r>
@@ -2889,51 +2889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial Ice Sheet Instabilities Induced by Proglacial Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GRISLI-LSCE contribution to the Ice Sheet Model Intercomparison Project for phase 6 of the Coupled Model Intercomparison Project (ISMIP6) – Part 1: Projections of the Greenland ice sheet evolution by the end of the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.1015 - 1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3095,295 +3095,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future sea-level contribution of the Greenland ice sheet: a multi-model ensemble study of ISMIP6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon isotopes and Pa/Th response to forced circulation changes: a model perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Payne</w:t>
+                <w:t xml:space="preserve">Lise Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Larour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Seroussi</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-14-3071-2020⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.867-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-867-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968752v1</w:t>
+                <w:t xml:space="preserve">hal-02407200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopes and Pa/Th response to forced circulation changes: a model perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future sea-level contribution of the Greenland ice sheet: a multi-model ensemble study of ISMIP6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Missiaen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+                <w:t xml:space="preserve">Helene Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.867-883. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (9), pp.3071-3096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-867-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-14-3071-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407200v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar amplification of Pliocene climate by elevated trace gas radiative forcing</w:t>
               </w:r>
@@ -3503,103 +3503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISMIP6 Antarctica: a multi-model ensemble of the Antarctic ice sheet evolution over the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lipscomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (9), pp.3033-3070. </w:t>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Levermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricarda Winkelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,103 +3771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of biogenic particle flux intensity and composition on sedimentary Pa/Th</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Menviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin J. Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 240, </w:t>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pattyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cornford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fettweis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.373-395. </w:t>
@@ -4173,103 +4173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">initMIP-Antarctica: an ice sheet model initialization experiment of ISMIP6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Abe-Ouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (5), pp.1441-1471. </w:t>
@@ -4346,51 +4346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4454,90 +4454,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GRISLI ice sheet model (version 2.0): calibration and validation for multi-millennial changes of the Antarctic ice sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (12), pp.5003-5025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4597,51 +4597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6427,51 +6427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-1075-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Abot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaelle Bouttes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL118490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Dieu Hoang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-27-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aleinov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008970" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Menthon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Bakker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7297-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leloup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111492" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van Aalderen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-187-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2024-51" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1365-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Extier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arthur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/accbe2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verjans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J Payne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-5197-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-87-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lhardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1027-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Crotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34002-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32847-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2179-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1031-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L. Edwards" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M.J. Nowicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marzeion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Hock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03302-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L. Kapsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lofverstrom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1065-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Payne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe&#8208;ouchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alexander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091741" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092141" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1015-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Payne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Seroussi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3071-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hopcroft" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hunter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Murguia-Flores" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2002320117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3033-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Levermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Winkelmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Golledge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-35-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328292v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Clec'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-373-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2481-2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5003-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-453-2018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121954" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Colleoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2017.12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirchner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Niessen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liakka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.12.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koenig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Boer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-369-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Archibald" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Friend" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Levine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.01.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Shea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallagher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bower" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Illingworth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13159-2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Punge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-353-2013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Punge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gall&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-999-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Woillez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-329-2009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-1075-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Abot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaelle Bouttes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL118490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aleinov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008970" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Dieu Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-27-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Menthon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Bakker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7297-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leloup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111492" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van Aalderen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-187-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lipscomb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Albrecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2024-51" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1365-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Extier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arthur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/accbe2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verjans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowicki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J Payne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-5197-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-87-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lhardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1027-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Crotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Wilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34002-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32847-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L. Edwards" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M.J. Nowicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marzeion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Hock" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03302-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1031-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2179-2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L. Kapsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lofverstrom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1065-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Payne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe&#8208;ouchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alexander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091741" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092141" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1015-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Payne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Seroussi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3071-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hopcroft" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hunter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Murguia-Flores" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2002320117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-3033-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Levermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Winkelmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Golledge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-35-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328292v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Clec'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-373-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1441-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2481-2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5003-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-453-2018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121954" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Colleoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2017.12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirchner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Niessen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liakka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.12.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koenig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Boer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-369-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Archibald" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Friend" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Levine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.01.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edwards" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fettweis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goelzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-195-2014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-181-2014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Shea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallagher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bower" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Illingworth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13159-2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209711v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Punge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-353-2013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Punge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gall&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-999-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Woillez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-329-2009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>