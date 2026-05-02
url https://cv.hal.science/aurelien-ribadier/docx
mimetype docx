--- v1 (2026-03-30)
+++ v2 (2026-05-02)
@@ -448,295 +448,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivity as a Risk Factor for Addictive Disorder Severity during the COVID-19 Lockdown: Results from a Mixed Quantitative and Qualitative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Guen</w:t>
+                <w:t xml:space="preserve">Pictograms to aid laypeople in identifying the addictiveness of gambling products (PictoGRRed study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ballon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20010705⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.22510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26963-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125783v1</w:t>
+                <w:t xml:space="preserve">hal-03949624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pictograms to aid laypeople in identifying the addictiveness of gambling products (PictoGRRed study)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+                <w:t xml:space="preserve">Impulsivity as a Risk Factor for Addictive Disorder Severity during the COVID-19 Lockdown: Results from a Mixed Quantitative and Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Caillon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.22510. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26963-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20010705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949624v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-occurrence of Adult ADHD Symptoms and Problematic Internet Use and Its Links With Impulsivity, Emotion Regulation, Anxiety, and Depression</w:t>
               </w:r>
@@ -1431,204 +1431,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoolo-dépendance, personnalité et symptomatologie anxio-dépressive : une question de genre ?</w:t>
+                <w:t xml:space="preserve">Alcoolo-dépendance, personnalité et symptomatologie anxio-dépressive : la question du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (4), pp.309-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129994v1</w:t>
+                <w:t xml:space="preserve">hal-04150342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoolo-dépendance, personnalité et symptomatologie anxio-dépressive : la question du genre</w:t>
+                <w:t xml:space="preserve">Alcoolo-dépendance, personnalité et symptomatologie anxio-dépressive : une question de genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (4), pp.309-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150342v1</w:t>
+                <w:t xml:space="preserve">hal-04129994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolo-dépendance, personnalité et symptomatologie anxio-dépressive : une question de genre ?</w:t>
               </w:r>
@@ -3920,51 +3920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fierdepied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30530-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fierdepied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.291.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26963-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Archi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.792206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1586950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribadier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varescon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2016.1234089" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.10.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outouphone Bart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mestreallan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Servin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainjeon-Caillet, Sophie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastianne Blanche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Robinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastianne Camille Marie-Z&#233;lie Blanche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03180671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fierdepied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30530-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fierdepied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.291.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26963-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Archi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.792206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1586950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribadier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varescon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2016.1234089" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.10.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outouphone Bart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mestreallan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Servin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainjeon-Caillet, Sophie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastianne Blanche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Robinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastianne Camille Marie-Z&#233;lie Blanche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03180671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>