--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -831,174 +831,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Dame de Brassempouy et la grotte du Pape (Landes, France) : synthèse des données archéologiques</w:t>
+                <w:t xml:space="preserve">Le site à Vénus de Brassempouy (Landes, France) : l’hypothèse de la semi-sédentarité au Gravettien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Une aristocratie préhistorique ? L’égalitarisme des sociétés du Paléolithique récent en question, Hors-série, pp.126-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546333v1</w:t>
+                <w:t xml:space="preserve">hal-04216453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site à Vénus de Brassempouy (Landes, France) : l’hypothèse de la semi-sédentarité au Gravettien</w:t>
+                <w:t xml:space="preserve">La Dame de Brassempouy et la grotte du Pape (Landes, France) : synthèse des données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.3-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.6844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04216453v1</w:t>
+                <w:t xml:space="preserve">hal-03546333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trésor préhistorique de l’abbaye d’Arthous</w:t>
               </w:r>
@@ -1814,605 +1814,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsatsyn Ereg 2 : campagne 2012 de la mission archéologique Monaco-Mongolie</w:t>
+                <w:t xml:space="preserve">La prohibition des Vénus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52, pp.113-125</w:t>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373426v1</w:t>
+                <w:t xml:space="preserve">hal-02116743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prohibition des Vénus</w:t>
+                <w:t xml:space="preserve">Des apprentis gravettiens ont-ils confectionné des armatures lithiques à Tercis (Landes, France) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.249-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116743v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des apprentis gravettiens ont-ils confectionné des armatures lithiques à Tercis (Landes, France) ?</w:t>
+                <w:t xml:space="preserve">Tsatsyn Ereg 2 : campagne 2012 de la mission archéologique Monaco-Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Moulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23, pp.249-276</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.113-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004036v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSATSYN EREG 2, UN NOUVEAU SITE DU PALÉOLITHIQUE SUPÉRIEUR DE MONGOLIE</w:t>
+                <w:t xml:space="preserve">Diversité des haltes de chasse dans le Gravettien pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Salicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51, pp.99-108</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?, 3, pp.183-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366985v1</w:t>
+                <w:t xml:space="preserve">hal-02112569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des haltes de chasse dans le Gravettien pyrénéen</w:t>
+                <w:t xml:space="preserve">La pointe des Vachons : nouvelles approches d'un fossile directeur controversé du Gravettien à partir des exemplaires du niveau IV de la grotte d'Isturitz (Pyrénées-Atlantiques, France) et des niveaux 4 des abris 1 et 2 des Vachons (Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?, 3, pp.183-211</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.271-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112569v1</w:t>
+                <w:t xml:space="preserve">hal-02003985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pointe des Vachons : nouvelles approches d'un fossile directeur controversé du Gravettien à partir des exemplaires du niveau IV de la grotte d'Isturitz (Pyrénées-Atlantiques, France) et des niveaux 4 des abris 1 et 2 des Vachons (Charente, France)</w:t>
+                <w:t xml:space="preserve">The diversity of hunting camps in the pyrenean Gravettian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.271-298</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hunting Camps in Prehistory. Current Archaeological Approaches, 3, pp.183-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003985v1</w:t>
+                <w:t xml:space="preserve">hal-02112610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of hunting camps in the pyrenean Gravettian</w:t>
+                <w:t xml:space="preserve">TSATSYN EREG 2, UN NOUVEAU SITE DU PALÉOLITHIQUE SUPÉRIEUR DE MONGOLIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Salicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hunting Camps in Prehistory. Current Archaeological Approaches, 3, pp.183-210</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112610v1</w:t>
+                <w:t xml:space="preserve">hal-02366985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armatures lithiques du Gravettien à burins de Noailles du niveau G de la grotte des Enfants (Balzi Rossi, Ligurie, Italie) : premiers éléments d'enquête</w:t>
               </w:r>
@@ -2461,502 +2461,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gravettian knapping workshop at Tercis (Landes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le secteur GG2 de la grotte du Pape à Brassempouy (Landes) : un dépôt intentionnel d'armes gravettiennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Projectile weapon elements from the Upper Palaeolithic to the Neolithic, 1, pp.183-210</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (2), pp.257-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112534v1</w:t>
+                <w:t xml:space="preserve">halshs-00408864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur GG2 de la grotte du Pape à Brassempouy (Landes) : un dépôt intentionnel d'armes gravettiennes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'atelier de taille gravettien de Tercis (Landes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (2), pp.257-292</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Recherches sur les armatures de projectiles du Paléolithique supérieur au Néolithique, 1, pp.192-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00408864v1</w:t>
+                <w:t xml:space="preserve">hal-02112515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atelier de taille gravettien de Tercis (Landes)</w:t>
+                <w:t xml:space="preserve">Les gravettiens des Pyrénées. Des armes aux sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Recherches sur les armatures de projectiles du Paléolithique supérieur au Néolithique, 1, pp.192-219</w:t>
+              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112515v1</w:t>
+                <w:t xml:space="preserve">hal-02116734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravettiens des Pyrénées. Des armes aux sociétés</w:t>
+                <w:t xml:space="preserve">A gravettian knapping workshop at Tercis (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60, pp.81-98</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Projectile weapon elements from the Upper Palaeolithic to the Neolithic, 1, pp.183-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116734v1</w:t>
+                <w:t xml:space="preserve">hal-02112534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie juridique du nomadisme contemporain : approche comparée France-Mongolie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Borel</w:t>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations juridiques sur le thème du Voyage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060932v1</w:t>
+                <w:t xml:space="preserve">hal-05212232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie juridique du nomadisme contemporain : approche comparée France-Mongolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques sur le thème du Voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.337-357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de contacts eurasiatiques au temps des Vénus gravettiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Liège, Belgique. pp.603-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2966,154 +3091,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing past fish distribution through collagen fingerprints: a study on archaeological remains of Salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCING FISH ECOLOGY, MANAGEMENT AND FORECASTING THROUGH OMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3123,113 +3248,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassempouy. Les collections Dubalen et de Laporterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.106, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers nomades de Haute-Asie : voyage au cœur de la steppe mongole et sibérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3238,197 +3363,197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de Préhistoire des Gorges du Verdon/Musée d'Anthropologie préhistorique, pp.119, 2014, 2-9517261-8-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassempouy (Landes, France) ou la matrice gravettienne de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études et Recherches Archéologiques de l’Université de Liège - ERAUL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133, pp.141, 2012, Marcel Otte, 9782930495194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des armatures lithiques gravettiennes de la grotte d’Isturitz (Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BAR International Series. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford, Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2156, pp.133, 2010, 9781407306988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3438,752 +3563,752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures féminines d’exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Peñalver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'Aquitaine ; Errance &amp; Picard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art préhistorique de l'Atlantique à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes Sud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.122-131, 2023, 978-2-330-18036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Arambourou et son musée d'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye d'Arthous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Festin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-71, 2020, 9782360622689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differing skill levels and the chronological variability of the Gravettian in the Pyrenees: the examples of Tercis and Brassempouy (Landes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Klaric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The prehistoric apprentice. Investigating apprenticeship, know-how and expertise in prehistoric technologies / L’apprenti préhistorique. Appréhender l’apprentissage, les savoir-faire et l’expertise à travers les productions techniques des sociétés préhistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Czech Academy of Sciences, Institute of Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-249, 2018, The Dolní Věstonice Studies, 978-80-7524-016-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassempouy (Landes). Présentation du site et des collections Dubalen et de Laporterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Simonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassempouy. Les collections Dubalen et de Laporterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série n°6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Archéologique des Pyrénées occidentales et des Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-17, 2015, Archéologie des Pyrénées occidentales et des Landes, 1245-494X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Simonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassempouy. Les collections Dubalen et de Laporterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série n°6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Archéologique des Pyrénées occidentales et des Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-104, 2015, Archéologie des Pyrénées occidentales et des Landes, 1245-494X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassempouy (Landes). L'industrie lithique des collections Dubalen et de Laporterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Simonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassempouy. Les collections Dubalen et de Laporterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série n°6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Archéologique des Pyrénées occidentales et des Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-39, 2015, Archéologie des Pyrénées occidentales et des Landes, 1245-494X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une redéfinition des occupations gravettiennes de la grotte d’Isturitz (Pyrénées-Atlantiques) : révision critique des collections « anciennes » par l’approche intégrée des données lithiques, fauniques et d’industrie osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goutas N., Klaric L., Pesesse D., Guillermin P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la recherche des identités gravettiennes : actualités, questionnements et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Société préhistorique française, pp.67-83, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gravettien du Chantier I de Brassempouy (Landes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goutas N., Klaric L., Pesesse D., Guillermin P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la recherche des identités gravettiennes : actualités, questionnements et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Société préhistorique française, pp.57-66, 2011, Actes de la table ronde d’Aix-en-Provence, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4193,91 +4318,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage d’Ariane Weinberger, 2014 – Le Dessein de Sapiens au Paléolithique supérieur européen : de la survie à la transcendance, Liège, ERAUL 139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4287,273 +4412,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations gravettiennes de Hin de Diou à Pujo-le-Plan (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine; Paléotime. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4563,100 +4688,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gravettiens des Pyrénées. Des armes aux sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009TOU20075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00861372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4666,229 +4791,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dame de Brassempouy (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique de Brassempouy (France, Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage d'Ava - Les parures d'Ava - Femme de Cro-Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4956,51 +5081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B201CCE"/>
+    <w:nsid w:val="D7A4F7CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5187,51 +5312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1359109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.827" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/typologie-des-armatures-lithiques-gravettiennes-de-la-grotte-disturitz-pyrenees-atlantiques-france.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pe&#241;alver" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/prehistoire-protohistoire/lart-prehistorique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefestin.net" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osw-web.avcr.cz/arub/index.php?route=product/category&amp;amp;path=59_60" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeolandes.com/fapol/fapol.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU20075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6844" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1359109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.827" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/typologie-des-armatures-lithiques-gravettiennes-de-la-grotte-disturitz-pyrenees-atlantiques-france.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pe&#241;alver" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/prehistoire-protohistoire/lart-prehistorique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefestin.net" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osw-web.avcr.cz/arub/index.php?route=product/category&amp;amp;path=59_60" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeolandes.com/fapol/fapol.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU20075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>