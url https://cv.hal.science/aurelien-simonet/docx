--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2748,340 +2748,465 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+                <w:t xml:space="preserve">Inferring age, seasonality, and ecotype: insights from sclerochronological analysis of contemporary and archaeological vertebrae of brown trout (Salmo trutta L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra D’aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agudo-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Guy Straus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Seasonality of terrestrial and marine resources in archaeology (1st Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d’Azur, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212232v1</w:t>
+                <w:t xml:space="preserve">hal-05596334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie juridique du nomadisme contemporain : approche comparée France-Mongolie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Borel</w:t>
+                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations juridiques sur le thème du Voyage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060932v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie juridique du nomadisme contemporain : approche comparée France-Mongolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques sur le thème du Voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.337-357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de contacts eurasiatiques au temps des Vénus gravettiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Liège, Belgique. pp.603-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3091,154 +3216,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing past fish distribution through collagen fingerprints: a study on archaeological remains of Salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCING FISH ECOLOGY, MANAGEMENT AND FORECASTING THROUGH OMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3248,113 +3373,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassempouy. Les collections Dubalen et de Laporterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.106, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers nomades de Haute-Asie : voyage au cœur de la steppe mongole et sibérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3363,197 +3488,197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de Préhistoire des Gorges du Verdon/Musée d'Anthropologie préhistorique, pp.119, 2014, 2-9517261-8-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassempouy (Landes, France) ou la matrice gravettienne de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études et Recherches Archéologiques de l’Université de Liège - ERAUL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133, pp.141, 2012, Marcel Otte, 9782930495194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des armatures lithiques gravettiennes de la grotte d’Isturitz (Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BAR International Series. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford, Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2156, pp.133, 2010, 9781407306988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3563,752 +3688,752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures féminines d’exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Peñalver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'Aquitaine ; Errance &amp; Picard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art préhistorique de l'Atlantique à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes Sud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.122-131, 2023, 978-2-330-18036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Arambourou et son musée d'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye d'Arthous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Festin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-71, 2020, 9782360622689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differing skill levels and the chronological variability of the Gravettian in the Pyrenees: the examples of Tercis and Brassempouy (Landes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Klaric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The prehistoric apprentice. Investigating apprenticeship, know-how and expertise in prehistoric technologies / L’apprenti préhistorique. Appréhender l’apprentissage, les savoir-faire et l’expertise à travers les productions techniques des sociétés préhistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Czech Academy of Sciences, Institute of Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-249, 2018, The Dolní Věstonice Studies, 978-80-7524-016-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassempouy (Landes). Présentation du site et des collections Dubalen et de Laporterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Simonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassempouy. Les collections Dubalen et de Laporterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série n°6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Archéologique des Pyrénées occidentales et des Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-17, 2015, Archéologie des Pyrénées occidentales et des Landes, 1245-494X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Simonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassempouy. Les collections Dubalen et de Laporterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série n°6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Archéologique des Pyrénées occidentales et des Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-104, 2015, Archéologie des Pyrénées occidentales et des Landes, 1245-494X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassempouy (Landes). L'industrie lithique des collections Dubalen et de Laporterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Simonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassempouy. Les collections Dubalen et de Laporterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série n°6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Archéologique des Pyrénées occidentales et des Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-39, 2015, Archéologie des Pyrénées occidentales et des Landes, 1245-494X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une redéfinition des occupations gravettiennes de la grotte d’Isturitz (Pyrénées-Atlantiques) : révision critique des collections « anciennes » par l’approche intégrée des données lithiques, fauniques et d’industrie osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goutas N., Klaric L., Pesesse D., Guillermin P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la recherche des identités gravettiennes : actualités, questionnements et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Société préhistorique française, pp.67-83, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gravettien du Chantier I de Brassempouy (Landes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goutas N., Klaric L., Pesesse D., Guillermin P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la recherche des identités gravettiennes : actualités, questionnements et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Société préhistorique française, pp.57-66, 2011, Actes de la table ronde d’Aix-en-Provence, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4318,91 +4443,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage d’Ariane Weinberger, 2014 – Le Dessein de Sapiens au Paléolithique supérieur européen : de la survie à la transcendance, Liège, ERAUL 139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4412,273 +4537,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations gravettiennes de Hin de Diou à Pujo-le-Plan (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine; Paléotime. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4688,100 +4813,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gravettiens des Pyrénées. Des armes aux sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009TOU20075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00861372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4791,229 +4916,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dame de Brassempouy (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique de Brassempouy (France, Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage d'Ava - Les parures d'Ava - Femme de Cro-Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5081,51 +5206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7A4F7CD"/>
+    <w:nsid w:val="75D30732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5312,51 +5437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6844" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1359109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.827" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/typologie-des-armatures-lithiques-gravettiennes-de-la-grotte-disturitz-pyrenees-atlantiques-france.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pe&#241;alver" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/prehistoire-protohistoire/lart-prehistorique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefestin.net" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osw-web.avcr.cz/arub/index.php?route=product/category&amp;amp;path=59_60" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeolandes.com/fapol/fapol.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU20075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6844" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1359109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.827" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/typologie-des-armatures-lithiques-gravettiennes-de-la-grotte-disturitz-pyrenees-atlantiques-france.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pe&#241;alver" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/prehistoire-protohistoire/lart-prehistorique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefestin.net" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osw-web.avcr.cz/arub/index.php?route=product/category&amp;amp;path=59_60" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeolandes.com/fapol/fapol.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU20075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>