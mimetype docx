--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -831,174 +831,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site à Vénus de Brassempouy (Landes, France) : l’hypothèse de la semi-sédentarité au Gravettien</w:t>
+                <w:t xml:space="preserve">La Dame de Brassempouy et la grotte du Pape (Landes, France) : synthèse des données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.3-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216453v1</w:t>
+                <w:t xml:space="preserve">hal-03546333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Dame de Brassempouy et la grotte du Pape (Landes, France) : synthèse des données archéologiques</w:t>
+                <w:t xml:space="preserve">Le site à Vénus de Brassempouy (Landes, France) : l’hypothèse de la semi-sédentarité au Gravettien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Une aristocratie préhistorique ? L’égalitarisme des sociétés du Paléolithique récent en question, Hors-série, pp.126-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546333v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trésor préhistorique de l’abbaye d’Arthous</w:t>
               </w:r>
@@ -1814,605 +1814,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prohibition des Vénus</w:t>
+                <w:t xml:space="preserve">Tsatsyn Ereg 2 : campagne 2012 de la mission archéologique Monaco-Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Moulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.113-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116743v1</w:t>
+                <w:t xml:space="preserve">hal-02373426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des apprentis gravettiens ont-ils confectionné des armatures lithiques à Tercis (Landes, France) ?</w:t>
+                <w:t xml:space="preserve">La prohibition des Vénus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23, pp.249-276</w:t>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004036v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsatsyn Ereg 2 : campagne 2012 de la mission archéologique Monaco-Mongolie</w:t>
+                <w:t xml:space="preserve">Des apprentis gravettiens ont-ils confectionné des armatures lithiques à Tercis (Landes, France) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52, pp.113-125</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.249-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373426v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des haltes de chasse dans le Gravettien pyrénéen</w:t>
+                <w:t xml:space="preserve">TSATSYN EREG 2, UN NOUVEAU SITE DU PALÉOLITHIQUE SUPÉRIEUR DE MONGOLIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Salicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?, 3, pp.183-211</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112569v1</w:t>
+                <w:t xml:space="preserve">hal-02366985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pointe des Vachons : nouvelles approches d'un fossile directeur controversé du Gravettien à partir des exemplaires du niveau IV de la grotte d'Isturitz (Pyrénées-Atlantiques, France) et des niveaux 4 des abris 1 et 2 des Vachons (Charente, France)</w:t>
+                <w:t xml:space="preserve">Diversité des haltes de chasse dans le Gravettien pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.271-298</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?, 3, pp.183-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003985v1</w:t>
+                <w:t xml:space="preserve">hal-02112569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of hunting camps in the pyrenean Gravettian</w:t>
+                <w:t xml:space="preserve">La pointe des Vachons : nouvelles approches d'un fossile directeur controversé du Gravettien à partir des exemplaires du niveau IV de la grotte d'Isturitz (Pyrénées-Atlantiques, France) et des niveaux 4 des abris 1 et 2 des Vachons (Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hunting Camps in Prehistory. Current Archaeological Approaches, 3, pp.183-210</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.271-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112610v1</w:t>
+                <w:t xml:space="preserve">hal-02003985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSATSYN EREG 2, UN NOUVEAU SITE DU PALÉOLITHIQUE SUPÉRIEUR DE MONGOLIE</w:t>
+                <w:t xml:space="preserve">The diversity of hunting camps in the pyrenean Gravettian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Salicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51, pp.99-108</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hunting Camps in Prehistory. Current Archaeological Approaches, 3, pp.183-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366985v1</w:t>
+                <w:t xml:space="preserve">hal-02112610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armatures lithiques du Gravettien à burins de Noailles du niveau G de la grotte des Enfants (Balzi Rossi, Ligurie, Italie) : premiers éléments d'enquête</w:t>
               </w:r>
@@ -2461,316 +2461,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur GG2 de la grotte du Pape à Brassempouy (Landes) : un dépôt intentionnel d'armes gravettiennes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A gravettian knapping workshop at Tercis (Landes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (2), pp.257-292</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Projectile weapon elements from the Upper Palaeolithic to the Neolithic, 1, pp.183-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00408864v1</w:t>
+                <w:t xml:space="preserve">hal-02112534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atelier de taille gravettien de Tercis (Landes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le secteur GG2 de la grotte du Pape à Brassempouy (Landes) : un dépôt intentionnel d'armes gravettiennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Recherches sur les armatures de projectiles du Paléolithique supérieur au Néolithique, 1, pp.192-219</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (2), pp.257-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112515v1</w:t>
+                <w:t xml:space="preserve">halshs-00408864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravettiens des Pyrénées. Des armes aux sociétés</w:t>
+                <w:t xml:space="preserve">L'atelier de taille gravettien de Tercis (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60, pp.81-98</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Recherches sur les armatures de projectiles du Paléolithique supérieur au Néolithique, 1, pp.192-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116734v1</w:t>
+                <w:t xml:space="preserve">hal-02112515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gravettian knapping workshop at Tercis (Landes)</w:t>
+                <w:t xml:space="preserve">Les gravettiens des Pyrénées. Des armes aux sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Projectile weapon elements from the Upper Palaeolithic to the Neolithic, 1, pp.183-210</w:t>
+              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112534v1</w:t>
+                <w:t xml:space="preserve">hal-02116734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5206,51 +5206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75D30732"/>
+    <w:nsid w:val="7B95030E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5437,51 +5437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6844" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1359109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.827" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/typologie-des-armatures-lithiques-gravettiennes-de-la-grotte-disturitz-pyrenees-atlantiques-france.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pe&#241;alver" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/prehistoire-protohistoire/lart-prehistorique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefestin.net" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osw-web.avcr.cz/arub/index.php?route=product/category&amp;amp;path=59_60" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeolandes.com/fapol/fapol.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU20075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1359109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.827" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/typologie-des-armatures-lithiques-gravettiennes-de-la-grotte-disturitz-pyrenees-atlantiques-france.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pe&#241;alver" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/prehistoire-protohistoire/lart-prehistorique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefestin.net" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osw-web.avcr.cz/arub/index.php?route=product/category&amp;amp;path=59_60" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeolandes.com/fapol/fapol.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU20075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>