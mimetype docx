--- v0 (2026-03-14)
+++ v1 (2026-05-05)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La traduction juridique, judiciaire et assermentée au carrefour de compétences, de métiers et de réglementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduction assermentée : corpus, terminologie, métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'étude et de recherche en espagnol de spécialité (GERES), Mar 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuevas prácticas de traducción y efecto de imprimación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Literacies in Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tarragona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310359v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05141091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme de la traduction appliqué au droit à l'époque de l'apprentissage profond</w:t>
               </w:r>
@@ -678,260 +678,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La traduction des effets du changement climatique : évolution et spécificités institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Biros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANSIUS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2022, Geneva, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évolutions de la traductique et équilibre de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction technique et technicité de la traduction – Traductologie de plein champ, neuvième édition, Ier acte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Seleskovitch et la section traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenaire de la naissance de Danica Seleskovitch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Danica Seleskovitch, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661867v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04945672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Auberge du lointain et les Maisons de la sagesse : comment déployer la « visée éthique du traduire »</w:t>
               </w:r>
@@ -1570,51 +1570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction automatique et traduction institutionnelle : le modèle neuronal a-t-il changé la donne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Biros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Xiangyun Zhang; Nicolas Froeliger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire, un engagement politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.243-261, 2021, 978-2-8076-1718-6. </w:t>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Biros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meta : journal des traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (1), pp.119-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2822,287 +2822,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la métraduction à la transculturation : musique et « oralité populaire » dans Concierto barroco d’Alejo Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.9654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Adjusting the grid » : le récit Nida en traductologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Équivalences : Revue de traduction et de traductologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (1-2), pp.127-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/equiv.2020.1575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating the International Panel on climate change reports: standardisation of terminology in synthesis reports from 1990 to 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Biros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives: Studies in Translatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0907676X.2020.1800059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936151v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02480126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De « l’écriture en traduction » à « l’écriture-de-traduction » : Pour une lecture traductologique d’Emmanuel Hocquard</w:t>
               </w:r>
@@ -3856,51 +3856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05310359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05141091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04496713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04496723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03661867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03698098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02480131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05401339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04496744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-762-3/010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.24380" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03140134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_-G-LQIXd4E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05106298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14762/jll.2025.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05310346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18915-2.p.0073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04496728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.19838" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04293613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2023.1607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092193ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03698072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.21023.tal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03185501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2020.1575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0907676X.2020.1800059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02480126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.9654" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03258966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05141091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05310359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04496713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04496723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945672v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03661867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03698098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02480131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05401339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04496744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-762-3/010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.24380" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03140134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_-G-LQIXd4E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05106298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14762/jll.2025.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05310346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18915-2.p.0073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04496728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.19838" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04293613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2023.1607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092193ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03698072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.21023.tal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02480126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.9654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03185501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2020.1575" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0907676X.2020.1800059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03258966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>