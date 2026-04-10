--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -856,300 +856,300 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual based infection models on (not so) dense large random networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Velleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mathématiques et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gif-sur Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual based infection models on (not so) dense large random networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Velleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisboa Portugal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual based infection models on (not so) dense large random networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Velleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Action Coordonnée "Modélisation des maladies infectieuses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283580v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-04283620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1424,51 +1424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01377-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Bezborodov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyll Krueger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pokalyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2023.28" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.02.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202068007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01377-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Bezborodov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyll Krueger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pokalyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2023.28" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.02.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202068007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>