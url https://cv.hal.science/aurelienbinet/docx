--- v1 (2026-03-29)
+++ v2 (2026-04-30)
@@ -3631,291 +3631,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-utero aspiration vs expectant management of anechoic fetal ovarian cysts: open randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Fetal median sacral artery anatomy study by micro-CT imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Diguisto</w:t>
+                <w:t xml:space="preserve">P. Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Winer</w:t>
+                <w:t xml:space="preserve">A. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Benoist</w:t>
+                <w:t xml:space="preserve">H. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Laurichesse-Delmas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Captier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/uog.18973⟩</w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (7), pp.735-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-018-2032-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627370v1</w:t>
+                <w:t xml:space="preserve">hal-02339299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal median sacral artery anatomy study by micro-CT imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-utero aspiration vs expectant management of anechoic fetal ovarian cysts: open randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diguisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Meignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Binet</w:t>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cook</w:t>
+                <w:t xml:space="preserve">G. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lardy</w:t>
+                <w:t xml:space="preserve">H. Laurichesse-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Captier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (7), pp.735-741. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00276-018-2032-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/uog.18973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339299v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of refractory overactive bladder in children by transcutaneous posterior tibial nerve stimulation: A controlled study</w:t>
               </w:r>
@@ -5164,51 +5164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.163015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hirschauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morton-Fauche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpurol.2025.07.024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pachebat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiad Mcheik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15090403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pradier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Becmeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moog" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16057-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamo-Croux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Auger-Gilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aubin-Courjault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2024.02.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Moineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leducq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.09.094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mukendi-Nkesu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mili&#232;ne &#201;d&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v102.3934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meignan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballouhey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-021-10777-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Duquesne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Deheppe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.08.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Ferrero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abbo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1721770" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wallon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Binet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Touze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.09.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tallegas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fraitag" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-018-2415-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11701-019-00933-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etancelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2017.05.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5F4FL2W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.09.074" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MNB12J7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diguisto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoist" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.18973" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meignan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cook" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Captier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2032-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boudaoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Line" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chaouadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jolly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpurol.2014.09.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XCDXPC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.163015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hirschauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morton-Fauche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpurol.2025.07.024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pachebat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiad Mcheik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15090403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pradier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Becmeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moog" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-024-16057-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamo-Croux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Auger-Gilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aubin-Courjault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2024.02.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Moineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leducq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.09.094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mukendi-Nkesu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mili&#232;ne &#201;d&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v102.3934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meignan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballouhey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-021-10777-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Duquesne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Deheppe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.08.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Ferrero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abbo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1721770" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wallon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Binet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Touze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.09.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tallegas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fraitag" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-018-2415-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11701-019-00933-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etancelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2017.05.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5F4FL2W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.09.074" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MNB12J7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meignan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cook" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lardy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Captier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2032-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diguisto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoist" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.18973" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boudaoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Line" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chaouadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jolly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpurol.2014.09.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XCDXPC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>