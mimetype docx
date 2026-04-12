--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1251,307 +1251,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pyroclastites du sud-ouest du lac de Van (Anatolie Orientale, Turquie): Implications dans la paléohydrographie régionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of the Upper Pleistocene terraces of Lake Van (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebbru Akköprü</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.5739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.1431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978683v1</w:t>
+                <w:t xml:space="preserve">hal-01333091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Upper Pleistocene terraces of Lake Van (Turkey)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pyroclastites du sud-ouest du lac de Van (Anatolie Orientale, Turquie): Implications dans la paléohydrographie régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damase Mouralis</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebbru Akköprü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fontugne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Fort</w:t>
+                <w:t xml:space="preserve">Ali Fuat Dogu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.1431⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Biodiversité au quaternaire: climats environnements et peuplements, 21 (4), pp.425 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.5739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01333091v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs morphosédimentaires des variations de niveau lacustre dans les terrasses du lac de Van (Turquie)</w:t>
               </w:r>
@@ -1818,51 +1818,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t>
+                <w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
@@ -1880,97 +1880,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464163v1</w:t>
+                <w:t xml:space="preserve">hal-05464165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
@@ -1988,73 +1988,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464165v1</w:t>
+                <w:t xml:space="preserve">hal-05464163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t>
               </w:r>
@@ -2781,243 +2781,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitutions Des Dynamiques Socio-Environnementales à l'Holocène Récent Dans Le Secteur de Nunura (Désert de Sechura, Pérou) à Partir Du Croisement de Données Multi-Proxy Intra- et Extra-Site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526713v1</w:t>
+                <w:t xml:space="preserve">hal-05464211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Étienne Cossart</w:t>
+                <w:t xml:space="preserve">Reconstitutions Des Dynamiques Socio-Environnementales à l'Holocène Récent Dans Le Secteur de Nunura (Désert de Sechura, Pérou) à Partir Du Croisement de Données Multi-Proxy Intra- et Extra-Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464211v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol de l’âge du Fer à la période contemporaine : résultats préliminaires sur le terroir de Mercurey (Bourgogne, France)</w:t>
               </w:r>
@@ -3877,51 +3877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,277 +4100,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Cossart</w:t>
+                <w:t xml:space="preserve">Geoarchaeological results on the Northern Peruvian coast: environmental changes and societal responses in the Sechura Desert during the last two millennia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lejot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Perret</w:t>
+                <w:t xml:space="preserve">Patrice Wuscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittori Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678675v1</w:t>
+                <w:t xml:space="preserve">hal-01678585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological results on the Northern Peruvian coast: environmental changes and societal responses in the Sechura Desert during the last two millennia.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wuscher</w:t>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittori Cécile</w:t>
+                <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678585v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5060,51 +5060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béarez Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutierrez Belkys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5280,51 +5280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkys Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5549,51 +5549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2987" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuscher Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646182" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez Belkys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DBJ673XN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978683v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fuat Dogu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5739" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FTNZV7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Fuat Dogu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutierrez Belkys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03515-0_18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2987" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuscher Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646182" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez Belkys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DBJ673XN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FTNZV7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fuat Dogu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Fuat Dogu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutierrez Belkys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03515-0_18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>