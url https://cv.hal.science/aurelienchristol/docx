--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1818,51 +1818,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
@@ -1880,97 +1880,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464165v1</w:t>
+                <w:t xml:space="preserve">hal-05464163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t>
+                <w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
@@ -1988,73 +1988,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464163v1</w:t>
+                <w:t xml:space="preserve">hal-05464165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t>
               </w:r>
@@ -6059,51 +6059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2987" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuscher Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646182" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez Belkys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DBJ673XN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FTNZV7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fuat Dogu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Fuat Dogu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutierrez Belkys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03515-0_18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2987" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuscher Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646182" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez Belkys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DBJ673XN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FTNZV7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fuat Dogu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Fuat Dogu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutierrez Belkys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03515-0_18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>