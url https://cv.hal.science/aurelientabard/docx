--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2124,741 +2124,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROGDASH: Lessons Learned From a Learning Dashboard in-the-wild</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+                <w:t xml:space="preserve">Tricky Design Probes: Triggering Reflection on Design Research Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Beignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Joatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Computer Supported Education - Volume 2: CSEDU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0009424801050117⟩</w:t>
+              <w:t xml:space="preserve">Designing Interactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3357236.3395572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491088v1</w:t>
+                <w:t xml:space="preserve">hal-02869220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tricky Design Probes: Triggering Reflection on Design Research Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Joatton</w:t>
+                <w:t xml:space="preserve">Putting Down Roots: Exploring the Placeness of Virtual Collections in Public Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing Interactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3357236.3395572⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3357236.3395587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869220v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting Down Roots: Exploring the Placeness of Virtual Collections in Public Libraries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Alternatives Vignettes for Place- and Activity-Centered Digital Services in Public Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Yoo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Alix Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eva Eriksson</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Nylandsted Klokmose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing Interactive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3357236.3395587⟩</w:t>
+              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Honolulu (virtual), United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869225v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Alternatives Vignettes for Place- and Activity-Centered Digital Services in Public Libraries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisy Yoo</w:t>
+                <w:t xml:space="preserve">PROGDASH: Lessons Learned From a Learning Dashboard in-the-wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Honolulu (virtual), United States. pp.1-12, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Computer Supported Education - Volume 2: CSEDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic. pp.105-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3313831.3376597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0009424801050117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178569v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situated Sketching and Enactment for Pervasive Displays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clemens Nylandsted Klokmose</w:t>
+                <w:t xml:space="preserve">Using and Perceiving Emoji in Design Peer Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chulakorn Aritajati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Beth Rosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Surfaces and Spaces 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th international conference on Computer Supported Collaborative Learning (CSCL 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.296-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294757v1</w:t>
+                <w:t xml:space="preserve">hal-02053173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using and Perceiving Emoji in Design Peer Feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chulakorn Aritajati</w:t>
+                <w:t xml:space="preserve">Situated Sketching and Enactment for Pervasive Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Nylandsted Klokmose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Beth Rosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th international conference on Computer Supported Collaborative Learning (CSCL 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactive Surfaces and Spaces 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Daejeon, France. pp.217 - 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3343055.3359702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053173v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiding Collaborative Reuse of Computational Notebooks with Annotated Cell Folding</w:t>
               </w:r>
@@ -2955,248 +2955,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration and Explanation in Computational Notebooks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Rule</w:t>
+                <w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James D Hollan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173606⟩</w:t>
+              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.59 - 73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676633v1</w:t>
+                <w:t xml:space="preserve">hal-01833057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lachand</w:t>
+                <w:t xml:space="preserve">Exploration and Explanation in Computational Notebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Michel</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D Hollan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.59 - 73, </w:t>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833057v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t>
               </w:r>
@@ -3531,1196 +3531,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’efficacité de visualisations indicielles ou symboliques pour la régulation d’activités collaboratives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
+                <w:t xml:space="preserve">EMORE-L : un outil de reporting des émotions pour l’apprentissage à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Trannois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.144-154, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004115⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.167-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383911v1</w:t>
+                <w:t xml:space="preserve">hal-01383943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing, Human Values, and Computer Activity Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Rule</w:t>
+                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jim Hollan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th ACM Conference on Computer Supported Cooperative Work and Social Computing Companion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2818052.2869119⟩</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182008v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Tong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Pageaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363632v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMORE-L : un outil de reporting des émotions pour l’apprentissage à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’efficacité de visualisations indicielles ou symboliques pour la régulation d’activités collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.167-176, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004126⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.144-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383943v1</w:t>
+                <w:t xml:space="preserve">hal-01383911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+                <w:t xml:space="preserve">Sharing, Human Values, and Computer Activity Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hollan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t>
+              <w:t xml:space="preserve">19th ACM Conference on Computer Supported Cooperative Work and Social Computing Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Fransisco, United States. pp.233-236, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2818052.2869119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387991v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEN.cards : un outil pour faciliter la conception collaborative de learning games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
+                <w:t xml:space="preserve">Restoring the Context of Interrupted Work with Desktop Thumbnails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hollan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the JEN workshop, EIAH conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">37th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2015, Pasadena, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333676v1</w:t>
+                <w:t xml:space="preserve">hal-01213708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the Context of Interrupted Work with Desktop Thumbnails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Rule</w:t>
+                <w:t xml:space="preserve">JEN.cards : un outil pour faciliter la conception collaborative de learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jim Hollan</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2015, Pasadena, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">Proceedings of the JEN workshop, EIAH conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213708v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+                <w:t xml:space="preserve">Evaluating Peripheral Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Hausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brochet</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila von Thermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Holzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Butz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t>
+              <w:t xml:space="preserve">TEI '14 Proceedings of the 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Munich, Germany. pp. 21-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2540930.2540941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313181v1</w:t>
+                <w:t xml:space="preserve">hal-01270876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Peripheral Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doris Hausen</w:t>
+                <w:t xml:space="preserve">Supporting the Development of Digital Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Butz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI '14 Proceedings of the 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. pp. 1 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270876v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Development of Digital Skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Belin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+                <w:t xml:space="preserve">Gilles Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dresden, Germany. pp.369-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084738v1</w:t>
+                <w:t xml:space="preserve">hal-01313181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of object and occlusion management on the eLabBench, a mixed physical/digital tabletop</w:t>
               </w:r>
@@ -5804,90 +5804,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICIPATE: Capturing Knowledge in Public Library Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Groschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Nylandsted Klokmose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Korsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5912,281 +5912,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lachand</w:t>
+                <w:t xml:space="preserve">An Online Corpus of Isochrone Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716373v1</w:t>
+                <w:t xml:space="preserve">hal-02316081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Corpus of Isochrone Maps</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leysens</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3188483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316081v1</w:t>
+                <w:t xml:space="preserve">hal-01716373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toccata: an Activity Centric Orchestration System for Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Jalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,51 +6252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Fouille visuelle de données temporelles GT1 - Visualisation d'information, Interaction, et Fouille de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6492,51 +6492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLACED - the catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6841,51 +6841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319648v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Houben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493400v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1300063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stusak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sauka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Ashok Khot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Butz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2352953" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009424801050117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Yoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395587" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376597" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359702" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Sun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulakorn Aritajati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Beth Rosson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Drosos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Hollan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boyd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2869119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Trannois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Hausen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila von Thermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Holzner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540941" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gurn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bardram" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512794" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob E Bardram" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten E Esbensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45853-3_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319648v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Houben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493400v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1300063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stusak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sauka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Ashok Khot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Butz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2352953" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Yoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009424801050117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulakorn Aritajati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Beth Rosson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Drosos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Hollan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173606" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Trannois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boyd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2869119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Hausen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila von Thermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Holzner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540941" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gurn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bardram" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512794" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob E Bardram" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten E Esbensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45853-3_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>