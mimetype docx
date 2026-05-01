--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2838,590 +2838,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiding Collaborative Reuse of Computational Notebooks with Annotated Cell Folding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Drosos</w:t>
+                <w:t xml:space="preserve">Ghita Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James D Hollan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3274419⟩</w:t>
+              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.59 - 73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863692v1</w:t>
+                <w:t xml:space="preserve">hal-01833057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lachand</w:t>
+                <w:t xml:space="preserve">Exploration and Explanation in Computational Notebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Michel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D Hollan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833057v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration and Explanation in Computational Notebooks</w:t>
+                <w:t xml:space="preserve">Aiding Collaborative Reuse of Computational Notebooks with Annotated Cell Folding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Drosos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James D Hollan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-12, </w:t>
+              <w:t xml:space="preserve">The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Jersey City, United States. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3274419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676633v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t>
+                <w:t xml:space="preserve">Horizontal vs. Vertical: How the Orientation of a Large Interactive Surface Impacts Collaboration in Multi-Surface Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.202-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493815v1</w:t>
+                <w:t xml:space="preserve">hal-01597913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal vs. Vertical: How the Orientation of a Large Interactive Surface Impacts Collaboration in Multi-Surface Environments</w:t>
+                <w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.70-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01597913v1</w:t>
+                <w:t xml:space="preserve">hal-01493815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Costs and Small Benefits: A Field Study of How Users Experience Operating System Upgrades</w:t>
               </w:r>
@@ -3531,317 +3531,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMORE-L : un outil de reporting des émotions pour l’apprentissage à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Trannois</w:t>
+                <w:t xml:space="preserve">Simon Pageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004126⟩</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383943v1</w:t>
+                <w:t xml:space="preserve">hal-01363632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
+                <w:t xml:space="preserve">EMORE-L : un outil de reporting des émotions pour l’apprentissage à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pageaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+                <w:t xml:space="preserve">Maxence Trannois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.167-176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363632v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pageaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,252 +4345,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Peripheral Interaction</w:t>
+                <w:t xml:space="preserve">Supporting the Development of Digital Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Hausen</w:t>
+                <w:t xml:space="preserve">Amaury Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Butz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI '14 Proceedings of the 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. pp. 1 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270876v1</w:t>
+                <w:t xml:space="preserve">hal-01084738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Development of Digital Skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Peripheral Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Hausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila von Thermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Belin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+                <w:t xml:space="preserve">Kerstin Holzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Butz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI '14 Proceedings of the 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Munich, Germany. pp. 21-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2540930.2540941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084738v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t>
               </w:r>
@@ -5785,408 +5785,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARTICIPATE: Capturing Knowledge in Public Library Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Online Corpus of Isochrone Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Groschel</w:t>
-[...73 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734893v1</w:t>
+                <w:t xml:space="preserve">hal-02316081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Corpus of Isochrone Maps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3188483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316081v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PARTICIPATE: Capturing Knowledge in Public Library Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Groschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Nylandsted Klokmose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Korsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3170427.3188483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3188605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716373v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toccata: an Activity Centric Orchestration System for Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Jalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,51 +6252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Fouille visuelle de données temporelles GT1 - Visualisation d'information, Interaction, et Fouille de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6841,51 +6841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319648v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Houben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493400v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1300063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stusak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sauka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Ashok Khot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Butz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2352953" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Yoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009424801050117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulakorn Aritajati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Beth Rosson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Drosos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Hollan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173606" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Trannois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boyd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2869119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Hausen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila von Thermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Holzner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540941" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gurn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bardram" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512794" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob E Bardram" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten E Esbensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45853-3_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319648v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Houben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493400v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1300063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stusak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sauka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Ashok Khot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Butz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2352953" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Yoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009424801050117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulakorn Aritajati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Beth Rosson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Hollan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Drosos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Trannois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boyd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2869119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Hausen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila von Thermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Holzner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540941" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gurn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bardram" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512794" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob E Bardram" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten E Esbensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45853-3_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>