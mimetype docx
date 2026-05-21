--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2838,248 +2838,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration and Explanation in Computational Notebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Jalal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Michel</w:t>
+                <w:t xml:space="preserve">James D Hollan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.59 - 73, </w:t>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833057v1</w:t>
+                <w:t xml:space="preserve">hal-01676633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration and Explanation in Computational Notebooks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Rule</w:t>
+                <w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James D Hollan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-12, </w:t>
+              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.59 - 73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676633v1</w:t>
+                <w:t xml:space="preserve">hal-01833057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiding Collaborative Reuse of Computational Notebooks with Annotated Cell Folding</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Drosos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James D Hollan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Jersey City, United States. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3531,317 +3531,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EMORE-L : un outil de reporting des émotions pour l’apprentissage à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pageaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Trannois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.167-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363632v1</w:t>
+                <w:t xml:space="preserve">hal-01383943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMORE-L : un outil de reporting des émotions pour l’apprentissage à distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Trannois</w:t>
+                <w:t xml:space="preserve">Simon Pageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.167-176, </w:t>
+              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383943v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pageaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5785,238 +5785,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Corpus of Isochrone Maps</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leysens</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3188483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316081v1</w:t>
+                <w:t xml:space="preserve">hal-01716373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lachand</w:t>
+                <w:t xml:space="preserve">An Online Corpus of Isochrone Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716373v1</w:t>
+                <w:t xml:space="preserve">hal-02316081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICIPATE: Capturing Knowledge in Public Library Activities</w:t>
               </w:r>
@@ -6142,51 +6142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toccata: an Activity Centric Orchestration System for Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Jalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6841,51 +6841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319648v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Houben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493400v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1300063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stusak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sauka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Ashok Khot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Butz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2352953" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Yoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009424801050117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulakorn Aritajati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Beth Rosson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Hollan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Drosos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Trannois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boyd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2869119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Hausen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila von Thermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Holzner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540941" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gurn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bardram" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512794" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob E Bardram" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten E Esbensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45853-3_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319648v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Houben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493400v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2017.1300063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stusak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sauka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Ashok Khot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Butz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2352953" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Yoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009424801050117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulakorn Aritajati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Beth Rosson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Hollan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173606" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Drosos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Trannois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boyd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2869119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Hausen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila von Thermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Holzner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540941" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gurn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bardram" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512794" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob E Bardram" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten E Esbensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45853-3_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>