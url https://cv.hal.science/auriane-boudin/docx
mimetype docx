--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1115,416 +1115,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeSTICS: A Multimodal Corpus for Studying Gesture Synthesis in Two-party Interactions with Contextualized Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoussou Youssouf Kebe</w:t>
+                <w:t xml:space="preserve">Ivan Derban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Deniz Birlikci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Girard</w:t>
+                <w:t xml:space="preserve">Alexandre D’ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, France. pp.1-10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3652988.3673917⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, United Kingdom. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442615v1</w:t>
+                <w:t xml:space="preserve">hal-04859028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeSTICS: A Multimodal Corpus for Studying Gesture Synthesis in Two-party Interactions with Contextualized Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Youssouf Kebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Deniz Birlikci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652988.3673917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569106v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t>
+                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04859028v1</w:t>
+                <w:t xml:space="preserve">hal-04569106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auriane.boudin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Youssouf Kebe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Deniz Birlikci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ishii" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673917" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3557029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auriane.boudin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Youssouf Kebe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Deniz Birlikci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ishii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673917" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3557029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>