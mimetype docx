--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1115,416 +1115,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeSTICS: A Multimodal Corpus for Studying Gesture Synthesis in Two-party Interactions with Contextualized Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Youssouf Kebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Deniz Birlikci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blache</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, United Kingdom. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652988.3673917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859028v1</w:t>
+                <w:t xml:space="preserve">hal-05442615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeSTICS: A Multimodal Corpus for Studying Gesture Synthesis in Two-party Interactions with Contextualized Speech</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442615v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
+                <w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Derban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre D’ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, United Kingdom. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569106v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t>
               </w:r>
@@ -1638,226 +1638,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary Corpus-based Approach for Exploring Multimodal Conversational Feedback</w:t>
+                <w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '22: International Conference on Multimodal Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688897v1</w:t>
+                <w:t xml:space="preserve">hal-03713867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t>
+                <w:t xml:space="preserve">Interdisciplinary Corpus-based Approach for Exploring Multimodal Conversational Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMI '22: International Conference on Multimodal Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bengaluru, India. pp.705-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3536221.3557029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713867v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auriane.boudin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Youssouf Kebe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Deniz Birlikci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ishii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673917" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3557029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auriane.boudin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Youssouf Kebe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Deniz Birlikci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ishii" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673917" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3557029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>