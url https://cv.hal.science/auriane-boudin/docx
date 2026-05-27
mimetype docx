--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -300,287 +300,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t>
+                <w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (7), </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687738v1</w:t>
+                <w:t xml:space="preserve">hal-04551398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t>
+                <w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551398v1</w:t>
+                <w:t xml:space="preserve">hal-04687738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t>
               </w:r>
@@ -1115,416 +1115,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeSTICS: A Multimodal Corpus for Studying Gesture Synthesis in Two-party Interactions with Contextualized Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoussou Youssouf Kebe</w:t>
+                <w:t xml:space="preserve">Ivan Derban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Deniz Birlikci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Girard</w:t>
+                <w:t xml:space="preserve">Alexandre D’ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, France. pp.1-10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3652988.3673917⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, United Kingdom. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442615v1</w:t>
+                <w:t xml:space="preserve">hal-04859028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeSTICS: A Multimodal Corpus for Studying Gesture Synthesis in Two-party Interactions with Contextualized Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Youssouf Kebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Deniz Birlikci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652988.3673917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569106v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t>
+                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04859028v1</w:t>
+                <w:t xml:space="preserve">hal-04569106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t>
               </w:r>
@@ -1638,226 +1638,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t>
+                <w:t xml:space="preserve">Interdisciplinary Corpus-based Approach for Exploring Multimodal Conversational Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMI '22: International Conference on Multimodal Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bengaluru, India. pp.705-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3536221.3557029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713867v1</w:t>
+                <w:t xml:space="preserve">hal-04688897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary Corpus-based Approach for Exploring Multimodal Conversational Feedback</w:t>
+                <w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '22: International Conference on Multimodal Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3536221.3557029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688897v1</w:t>
+                <w:t xml:space="preserve">hal-03713867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t>
               </w:r>
@@ -2018,57 +2018,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rauzy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2100,100 +2100,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360351v1</w:t>
+                <w:t xml:space="preserve">hal-05396305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2219,57 +2219,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396305v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2527,51 +2527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auriane.boudin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Youssouf Kebe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Deniz Birlikci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ishii" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673917" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3557029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auriane.boudin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Youssouf Kebe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Deniz Birlikci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ishii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673917" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3557029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>