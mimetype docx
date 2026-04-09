--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -554,723 +554,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier l’ouverture contrôlée des organisations internationales aux acteurs non-étatiques : le cas de l’Organisation Mondiale de la Santé</w:t>
+                <w:t xml:space="preserve">La réforme des organisations internationales de développement par le « modèle des parties prenantes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (36), pp.7-27. </w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (126), pp.19-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.036.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/conflits.23800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062430v1</w:t>
+                <w:t xml:space="preserve">hal-04062383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme des organisations internationales de développement par le « modèle des parties prenantes »</w:t>
+                <w:t xml:space="preserve">Négocier l’ouverture contrôlée des organisations internationales aux acteurs non-étatiques : le cas de l’Organisation Mondiale de la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (126), pp.19-40. </w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (36), pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/conflits.23800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/neg.036.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062383v1</w:t>
+                <w:t xml:space="preserve">hal-04062430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle d’alerte épidémiologique et d’action en santé publique de l’Organisation mondiale de la santé</w:t>
+                <w:t xml:space="preserve">Le multilatéralisme en mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Larhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tordjman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inso.203.0044⟩</w:t>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.161-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109197ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062440v1</w:t>
+                <w:t xml:space="preserve">hal-04480985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Organisation mondiale de la santé et la Covid-19</w:t>
+                <w:t xml:space="preserve">Le rôle d’alerte épidémiologique et d’action en santé publique de l’Organisation mondiale de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etu.4273.0007⟩</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (203-204), pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.203.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062481v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generous corporations? A Maussian analysis of international drug donations</w:t>
+                <w:t xml:space="preserve">L’Organisation mondiale de la santé et la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Political Theory </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1755088217752199⟩</w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7-8, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4273.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407453v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts et continuités de la politisation à l’Organisation mondiale de la santé : le cas des substituts du lait maternel</w:t>
+                <w:t xml:space="preserve">Generous corporations? A Maussian analysis of international drug donations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.076.0101⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Political Theory </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1755088217752199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062461v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement multilatéral des petits États : pratiques, usages et trajectoires</w:t>
+                <w:t xml:space="preserve">Transferts et continuités de la politisation à l’Organisation mondiale de la santé : le cas des substituts du lait maternel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71, pp.9-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.071.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 3 (76), pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.076.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407127v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports de l'OMS et vision du monde</w:t>
+                <w:t xml:space="preserve">L’engagement multilatéral des petits États : pratiques, usages et trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/rint.2015.1483⟩</w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.071.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506856v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports de l'OMS et vision du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rint.2015.1483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partenariats public-privé sanitaires internationaux: diffusion et incarnation d'une norme de coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 170 (2), pp.91-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/med.170.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1280,236 +1410,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme des organisations internationales par le modèle des parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme des/dans les institutions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR GRAM, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Society Conceptions and their Potential to Democratize International Organizations. A Theoretical and Empirical Analysis applied to the WHO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Pan–European Conference on International Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EISA, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The World Health Organization and Non-State Actors through the prism of (de)politicization : The Case of Breast-Milk Substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pan–European Conference on International Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EISA, Sep 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1519,98 +1649,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits États au prisme du multilatéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, 172 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1620,51 +1750,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1676,405 +1806,405 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, 281 p., 2023, The Sciences Po Series in International Relations and Political Economy, 978-3-031-39670-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business partners : firmes privées et gouvernance mondiale de la santé</w:t>
+                <w:t xml:space="preserve">Le retour des épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de Sciences Po, 2015, Relations internationales, 978-2-7246-1705-4 2-7246-1705-3</w:t>
+              <w:t xml:space="preserve">Guilbaud, Auriane. PUF, 2015, La vie des idées.fr, 978-2-13-065070-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508468v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour des épidémies</w:t>
+                <w:t xml:space="preserve">Business partners : firmes privées et gouvernance mondiale de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guilbaud, Auriane. PUF, 2015, La vie des idées.fr, 978-2-13-065070-6</w:t>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2015, Relations internationales, 978-2-7246-1705-4 2-7246-1705-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509511v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paludisme. La lutte mondiale contre un parasite résistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2008, 978-2-296-06506-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stress-Test for Global Health Multilateralism: The Covid-19 Pandemic as Revealer and Catalyst of Cooperation Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auriane Guilbaud; Franck Petiteville; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-76, 2023, The Sciences Po Series in International Relations and Political Economy, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Crisis as the Matrix of Multilateralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2093,790 +2223,790 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-14, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031396700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Pharma, the World Health Organization, and the co-constitution of international policies against river blindness</w:t>
+                <w:t xml:space="preserve">Multilatéralisme au temps du Covid 19. Fragmentation et résilience du multilatéralisme sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabio Giomi; Célia Keren; Morgane Labbé. </w:t>
+              <w:t xml:space="preserve">Julian Fernandez; Jean-Vincent Holeindre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public and Private Welfare in Modern Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nations désunies ? La crise du multilatéralisme dans les relations internationales contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.281-297, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062500v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilatéralisme au temps du Covid 19. Fragmentation et résilience du multilatéralisme sanitaire</w:t>
+                <w:t xml:space="preserve">Big Pharma, the World Health Organization, and the co-constitution of international policies against river blindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julian Fernandez; Jean-Vincent Holeindre. </w:t>
+              <w:t xml:space="preserve">Fabio Giomi; Célia Keren; Morgane Labbé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nations désunies ? La crise du multilatéralisme dans les relations internationales contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public and Private Welfare in Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.182-209, 2022, 9781032232331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003275459-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062514v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les ONG obligent les États à s’expliquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance par l’image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.145-169, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.leque.2021.01.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Assemblée et la gouvernance économique et sociale. Une marginalisation inéluctable ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Organisation mondiale de la santé à l’épreuve de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume Devin; Franck Petiteville; Simon Tordjman. </w:t>
+              <w:t xml:space="preserve">Emmanuel Hirsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Assemblée générale des Nations unies : une institution politique mondiale : là où le monde se parle depuis 75 ans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pandémie 2020. Éthique, Société, Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions du Cerf, pp.751-758, 2020, 9782204141901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897502v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomacy by Non-State Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Charillon; Thierry Balzacq; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Diplomacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave MacMillan, pp.183-194, 2020, 978-3-030-28785-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28786-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Organisation mondiale de la santé à l’épreuve de la pandémie de Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Assemblée et la gouvernance économique et sociale. Une marginalisation inéluctable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuel Hirsch. </w:t>
+              <w:t xml:space="preserve">Guillaume Devin; Franck Petiteville; Simon Tordjman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandémie 2020. Éthique, Société, Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Assemblée générale des Nations unies : une institution politique mondiale : là où le monde se parle depuis 75 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.241-261, 2020, Relations internationales, 9782724625455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.devin.2020.01.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062541v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. La diplomatie des acteurs non étatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interviews in International Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de diplomatie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.balza.2018.01.0213⟩</w:t>
+              <w:t xml:space="preserve">Resources and Applied Methods in International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer International Publishing, pp.109-122, 2018, The Sciences Po Series in International Relations and Political Economy (SPIRP), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61979-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062594v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interviews in International Relations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 12. La diplomatie des acteurs non étatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guillaume Devin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources and Applied Methods in International Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61979-8_8⟩</w:t>
+              <w:t xml:space="preserve">Manuel de diplomatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.213-226, 2018, 9782724622904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.balza.2018.01.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062610v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations internationales : genèse et évolutions d’un champ d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2896,398 +3026,480 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Roux; Eric Savarèse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.239-254, 2018, 978-2-39013-147-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02170207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8 - L’entretien en relations internationales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé, l’injustice majeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.devin.2016.01.0159⟩</w:t>
+              <w:t xml:space="preserve">Un monde d’inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.150-158, 2017, 9782707197054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.badie.2017.02.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062603v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire de la résolution 276 du 30 janvier 1970 sur la situation en Namibie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 8 - L’entretien en relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.159-176, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.devin.2016.01.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062622v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMS et laboratoires pharmaceutiques entre interdépendance et soupçons de collusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Badie, Dominique Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Cassure. L'Etat du monde 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168-174, 2012, 9782707175113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de la résolution 276 du 30 janvier 1970 sur la situation en Namibie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.72-81, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements sociaux transnationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales. Théories et concepts. (4e édition revue et augmentée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.ISBN: 978-2-924142-46-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3297,105 +3509,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OMS dans le maelstrom du covid-19. Entretien écrit avec Marieke Louis pour La Vie des idées.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3542,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718069-bja10087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.036.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4273.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217752199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2015.1483" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.170.0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02429369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04272313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leque.2021.01.0147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28786-3_13" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F7HCTNRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagrange" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718069-bja10087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.036.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Larhant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tanke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109197ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4273.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217752199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2015.1483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.170.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02429369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04272313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leque.2021.01.0147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28786-3_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F7HCTNRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagrange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>