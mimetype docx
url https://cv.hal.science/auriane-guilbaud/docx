--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -264,183 +264,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating the Opening of International Organizations to Non-State Actors: The Case of the World Health Organization</w:t>
+                <w:t xml:space="preserve">Social Boundary Work in International Organizations: Taxonomy and Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Negotiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (3), pp.357-383. </w:t>
+              <w:t xml:space="preserve">Swiss Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (1), pp.103-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15718069-bja10087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/sjs-2023-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062366v1</w:t>
+                <w:t xml:space="preserve">hal-04062343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Boundary Work in International Organizations: Taxonomy and Resistance</w:t>
+                <w:t xml:space="preserve">Negotiating the Opening of International Organizations to Non-State Actors: The Case of the World Health Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (1), pp.103-121. </w:t>
+              <w:t xml:space="preserve">International Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.357-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/sjs-2023-0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15718069-bja10087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062343v1</w:t>
+                <w:t xml:space="preserve">hal-04062366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Guillaume Devin</w:t>
               </w:r>
@@ -1855,151 +1855,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour des épidémies</w:t>
+                <w:t xml:space="preserve">Business partners : firmes privées et gouvernance mondiale de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guilbaud, Auriane. PUF, 2015, La vie des idées.fr, 978-2-13-065070-6</w:t>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2015, Relations internationales, 978-2-7246-1705-4 2-7246-1705-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509511v1</w:t>
+                <w:t xml:space="preserve">hal-01508468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business partners : firmes privées et gouvernance mondiale de la santé</w:t>
+                <w:t xml:space="preserve">Le retour des épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de Sciences Po, 2015, Relations internationales, 978-2-7246-1705-4 2-7246-1705-3</w:t>
+              <w:t xml:space="preserve">Guilbaud, Auriane. PUF, 2015, La vie des idées.fr, 978-2-13-065070-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508468v1</w:t>
+                <w:t xml:space="preserve">hal-01509511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paludisme. La lutte mondiale contre un parasite résistant</w:t>
               </w:r>
@@ -2285,182 +2285,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilatéralisme au temps du Covid 19. Fragmentation et résilience du multilatéralisme sanitaire</w:t>
+                <w:t xml:space="preserve">Big Pharma, the World Health Organization, and the co-constitution of international policies against river blindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julian Fernandez; Jean-Vincent Holeindre. </w:t>
+              <w:t xml:space="preserve">Fabio Giomi; Célia Keren; Morgane Labbé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nations désunies ? La crise du multilatéralisme dans les relations internationales contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public and Private Welfare in Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.182-209, 2022, 9781032232331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003275459-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062514v1</w:t>
+                <w:t xml:space="preserve">hal-04062500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Pharma, the World Health Organization, and the co-constitution of international policies against river blindness</w:t>
+                <w:t xml:space="preserve">Multilatéralisme au temps du Covid 19. Fragmentation et résilience du multilatéralisme sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabio Giomi; Célia Keren; Morgane Labbé. </w:t>
+              <w:t xml:space="preserve">Julian Fernandez; Jean-Vincent Holeindre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public and Private Welfare in Modern Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nations désunies ? La crise du multilatéralisme dans les relations internationales contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.281-297, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003275459-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04062500v1</w:t>
+                <w:t xml:space="preserve">hal-04062514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les ONG obligent les États à s’expliquer</w:t>
               </w:r>
@@ -2518,479 +2518,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Organisation mondiale de la santé à l’épreuve de la pandémie de Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Assemblée et la gouvernance économique et sociale. Une marginalisation inéluctable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuel Hirsch. </w:t>
+              <w:t xml:space="preserve">Guillaume Devin; Franck Petiteville; Simon Tordjman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandémie 2020. Éthique, Société, Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Assemblée générale des Nations unies : une institution politique mondiale : là où le monde se parle depuis 75 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.241-261, 2020, Relations internationales, 9782724625455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.devin.2020.01.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062541v1</w:t>
+                <w:t xml:space="preserve">hal-02897502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomacy by Non-State Actors</w:t>
+                <w:t xml:space="preserve">L’Organisation mondiale de la santé à l’épreuve de la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Charillon; Thierry Balzacq; Frédéric Ramel. </w:t>
+              <w:t xml:space="preserve">Emmanuel Hirsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Diplomacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pandémie 2020. Éthique, Société, Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions du Cerf, pp.751-758, 2020, 9782204141901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04062578v1</w:t>
+                <w:t xml:space="preserve">hal-04062541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Assemblée et la gouvernance économique et sociale. Une marginalisation inéluctable ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diplomacy by Non-State Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume Devin; Franck Petiteville; Simon Tordjman. </w:t>
+              <w:t xml:space="preserve">Frédéric Charillon; Thierry Balzacq; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Assemblée générale des Nations unies : une institution politique mondiale : là où le monde se parle depuis 75 ans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Diplomacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, pp.183-194, 2020, 978-3-030-28785-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28786-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.devin.2020.01.0241⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897502v1</w:t>
+                <w:t xml:space="preserve">hal-04062578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interviews in International Relations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 12. La diplomatie des acteurs non étatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guillaume Devin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources and Applied Methods in International Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61979-8_8⟩</w:t>
+              <w:t xml:space="preserve">Manuel de diplomatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.213-226, 2018, 9782724622904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.balza.2018.01.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062610v1</w:t>
+                <w:t xml:space="preserve">hal-04062594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. La diplomatie des acteurs non étatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interviews in International Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de diplomatie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.213-226, 2018, 9782724622904. </w:t>
+              <w:t xml:space="preserve">Resources and Applied Methods in International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan - Springer International Publishing, pp.109-122, 2018, The Sciences Po Series in International Relations and Political Economy (SPIRP), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.balza.2018.01.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61979-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062594v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations internationales : genèse et évolutions d’un champ d’études</w:t>
               </w:r>
@@ -3144,77 +3144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8 - L’entretien en relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.159-176, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3242,169 +3242,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMS et laboratoires pharmaceutiques entre interdépendance et soupçons de collusion</w:t>
+                <w:t xml:space="preserve">Commentaire de la résolution 276 du 30 janvier 1970 sur la situation en Namibie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Cassure. L'Etat du monde 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.168-174, 2012, 9782707175113</w:t>
+              <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.72-81, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062634v1</w:t>
+                <w:t xml:space="preserve">hal-04062622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire de la résolution 276 du 30 janvier 1970 sur la situation en Namibie</w:t>
+                <w:t xml:space="preserve">OMS et laboratoires pharmaceutiques entre interdépendance et soupçons de collusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie, Dominique Vidal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.72-81, 2012</w:t>
+              <w:t xml:space="preserve">La Cassure. L'Etat du monde 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-174, 2012, 9782707175113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062622v1</w:t>
+                <w:t xml:space="preserve">hal-04062634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718069-bja10087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.036.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Larhant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tanke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109197ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4273.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217752199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2015.1483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.170.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02429369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04272313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leque.2021.01.0147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28786-3_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F7HCTNRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagrange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718069-bja10087" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.036.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Larhant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tanke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109197ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4273.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217752199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2015.1483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.170.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02429369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04272313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leque.2021.01.0147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0241" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28786-3_13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F7HCTNRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagrange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>