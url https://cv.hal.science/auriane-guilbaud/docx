--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -264,183 +264,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Boundary Work in International Organizations: Taxonomy and Resistance</w:t>
+                <w:t xml:space="preserve">Negotiating the Opening of International Organizations to Non-State Actors: The Case of the World Health Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (1), pp.103-121. </w:t>
+              <w:t xml:space="preserve">International Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.357-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/sjs-2023-0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15718069-bja10087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062343v1</w:t>
+                <w:t xml:space="preserve">hal-04062366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating the Opening of International Organizations to Non-State Actors: The Case of the World Health Organization</w:t>
+                <w:t xml:space="preserve">Social Boundary Work in International Organizations: Taxonomy and Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Negotiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (3), pp.357-383. </w:t>
+              <w:t xml:space="preserve">Swiss Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (1), pp.103-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15718069-bja10087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/sjs-2023-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062366v1</w:t>
+                <w:t xml:space="preserve">hal-04062343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Guillaume Devin</w:t>
               </w:r>
@@ -1855,151 +1855,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business partners : firmes privées et gouvernance mondiale de la santé</w:t>
+                <w:t xml:space="preserve">Le retour des épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de Sciences Po, 2015, Relations internationales, 978-2-7246-1705-4 2-7246-1705-3</w:t>
+              <w:t xml:space="preserve">Guilbaud, Auriane. PUF, 2015, La vie des idées.fr, 978-2-13-065070-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508468v1</w:t>
+                <w:t xml:space="preserve">hal-01509511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour des épidémies</w:t>
+                <w:t xml:space="preserve">Business partners : firmes privées et gouvernance mondiale de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guilbaud, Auriane. PUF, 2015, La vie des idées.fr, 978-2-13-065070-6</w:t>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2015, Relations internationales, 978-2-7246-1705-4 2-7246-1705-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509511v1</w:t>
+                <w:t xml:space="preserve">hal-01508468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paludisme. La lutte mondiale contre un parasite résistant</w:t>
               </w:r>
@@ -2285,182 +2285,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Pharma, the World Health Organization, and the co-constitution of international policies against river blindness</w:t>
+                <w:t xml:space="preserve">Multilatéralisme au temps du Covid 19. Fragmentation et résilience du multilatéralisme sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabio Giomi; Célia Keren; Morgane Labbé. </w:t>
+              <w:t xml:space="preserve">Julian Fernandez; Jean-Vincent Holeindre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public and Private Welfare in Modern Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nations désunies ? La crise du multilatéralisme dans les relations internationales contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.281-297, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062500v1</w:t>
+                <w:t xml:space="preserve">hal-04062514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilatéralisme au temps du Covid 19. Fragmentation et résilience du multilatéralisme sanitaire</w:t>
+                <w:t xml:space="preserve">Big Pharma, the World Health Organization, and the co-constitution of international policies against river blindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julian Fernandez; Jean-Vincent Holeindre. </w:t>
+              <w:t xml:space="preserve">Fabio Giomi; Célia Keren; Morgane Labbé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nations désunies ? La crise du multilatéralisme dans les relations internationales contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public and Private Welfare in Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.182-209, 2022, 9781032232331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003275459-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062514v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les ONG obligent les États à s’expliquer</w:t>
               </w:r>
@@ -2518,289 +2518,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Assemblée et la gouvernance économique et sociale. Une marginalisation inéluctable ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Organisation mondiale de la santé à l’épreuve de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume Devin; Franck Petiteville; Simon Tordjman. </w:t>
+              <w:t xml:space="preserve">Emmanuel Hirsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Assemblée générale des Nations unies : une institution politique mondiale : là où le monde se parle depuis 75 ans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pandémie 2020. Éthique, Société, Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions du Cerf, pp.751-758, 2020, 9782204141901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897502v1</w:t>
+                <w:t xml:space="preserve">hal-04062541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Organisation mondiale de la santé à l’épreuve de la pandémie de Covid-19</w:t>
+                <w:t xml:space="preserve">Diplomacy by Non-State Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuel Hirsch. </w:t>
+              <w:t xml:space="preserve">Frédéric Charillon; Thierry Balzacq; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandémie 2020. Éthique, Société, Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Diplomacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, pp.183-194, 2020, 978-3-030-28785-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28786-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062541v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomacy by Non-State Actors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Assemblée et la gouvernance économique et sociale. Une marginalisation inéluctable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Charillon; Thierry Balzacq; Frédéric Ramel. </w:t>
+              <w:t xml:space="preserve">Guillaume Devin; Franck Petiteville; Simon Tordjman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Diplomacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28786-3_13⟩</w:t>
+              <w:t xml:space="preserve">L'Assemblée générale des Nations unies : une institution politique mondiale : là où le monde se parle depuis 75 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.241-261, 2020, Relations internationales, 9782724625455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.devin.2020.01.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062578v1</w:t>
+                <w:t xml:space="preserve">hal-02897502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12. La diplomatie des acteurs non étatiques</w:t>
               </w:r>
@@ -3242,169 +3242,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire de la résolution 276 du 30 janvier 1970 sur la situation en Namibie</w:t>
+                <w:t xml:space="preserve">OMS et laboratoires pharmaceutiques entre interdépendance et soupçons de collusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie, Dominique Vidal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.72-81, 2012</w:t>
+              <w:t xml:space="preserve">La Cassure. L'Etat du monde 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-174, 2012, 9782707175113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062622v1</w:t>
+                <w:t xml:space="preserve">hal-04062634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMS et laboratoires pharmaceutiques entre interdépendance et soupçons de collusion</w:t>
+                <w:t xml:space="preserve">Commentaire de la résolution 276 du 30 janvier 1970 sur la situation en Namibie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Cassure. L'Etat du monde 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.168-174, 2012, 9782707175113</w:t>
+              <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.72-81, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062634v1</w:t>
+                <w:t xml:space="preserve">hal-04062622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718069-bja10087" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.036.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Larhant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tanke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109197ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4273.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217752199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2015.1483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.170.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02429369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04272313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leque.2021.01.0147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0241" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28786-3_13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F7HCTNRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagrange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718069-bja10087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.036.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Larhant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tanke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109197ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4273.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217752199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2015.1483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.170.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02429369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04272313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leque.2021.01.0147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28786-3_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F7HCTNRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagrange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>