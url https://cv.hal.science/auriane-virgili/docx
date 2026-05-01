--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both environmental conditions and fisher behaviour influence the occurrence of shark and odontocete depredation on the longline catch in New Caledonia</w:t>
+                <w:t xml:space="preserve">Modelling the influence of environmental factors on the acoustic presence of blue whale populations in the southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mollier</w:t>
+                <w:t xml:space="preserve">Mathilde Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Derville</w:t>
+                <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mazé</w:t>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 285, pp.107378. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), 23218 (16 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02941-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052135v1</w:t>
+                <w:t xml:space="preserve">hal-05206173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the influence of environmental factors on the acoustic presence of blue whale populations in the southern Indian Ocean</w:t>
+                <w:t xml:space="preserve">Both environmental conditions and fisher behaviour influence the occurrence of shark and odontocete depredation on the longline catch in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Michel</w:t>
+                <w:t xml:space="preserve">Margaux Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Alglave</w:t>
+                <w:t xml:space="preserve">Solène Derville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Torterotot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auriane Virgili</w:t>
+                <w:t xml:space="preserve">Clara Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), 23218 (16 p.). </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 285, pp.107378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02941-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206173v1</w:t>
+                <w:t xml:space="preserve">hal-05052135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energyscapes pinpoint marine megafauna feeding hotspots in the Mediterranean</w:t>
               </w:r>
@@ -1034,235 +1034,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer distribution of the Mediterranean sperm whale: insights from the acoustic Accobams survey initiative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+                <w:t xml:space="preserve">Data stochasticity and model parametrisation impact the performance of species distribution models: insights from a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1229682. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1229682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260213v1</w:t>
+                <w:t xml:space="preserve">hal-04062016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data stochasticity and model parametrisation impact the performance of species distribution models: insights from a simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+                <w:t xml:space="preserve">Summer distribution of the Mediterranean sperm whale: insights from the acoustic Accobams survey initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e34. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1229682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1229682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062016v1</w:t>
+                <w:t xml:space="preserve">hal-04260213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching visual and acoustic events to estimate detection probability for small cetaceans in the ACCOBAMS Survey Initiative</w:t>
               </w:r>
@@ -1891,216 +1891,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting seasonal variations in coastal seabird habitats in the English Channel and the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">Spatial conservation prioritization for mobile top predators in French waters: comparing encounter rates and predicted densities as input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Virgili</w:t>
+                <w:t xml:space="preserve">Juliette Delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lambert</w:t>
+                <w:t xml:space="preserve">Fanny Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pettex</w:t>
+                <w:t xml:space="preserve">Isabelle Witté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dorémus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. van Canneyt</w:t>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.212-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.03.017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 141, pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796694v1</w:t>
+                <w:t xml:space="preserve">hal-01537194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of habitat models for scarcely detected species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,344 +2106,356 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 346, pp.88-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat modelling predictions highlight seasonal relevance of Marine Protected Areas for marine megafauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Toison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, pp.262-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial conservation prioritization for mobile top predators in French waters: comparing encounter rates and predicted densities as input</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Delavenne</w:t>
+                <w:t xml:space="preserve">Predicting seasonal variations in coastal seabird habitats in the English Channel and the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lepareur</w:t>
+                <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Witté</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+                <w:t xml:space="preserve">O. van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.275-284. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 141, pp.212-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01537194v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using large scale surveys to investigate seasonal variations in seabird distribution and abundance. Part I: The North Western Mediterranean Sea</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Teillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. E. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,305 +2974,234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling distributions of rare marine species : the deep-diving cetaceans</w:t>
+                <w:t xml:space="preserve">MODELLING DISTRIBUTIONS OF RARE MARINE SPECIES: THE DEEP-DIVING CETACEANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agricultural sciences. Université de La Rochelle, 2018. English. </w:t>
+              <w:t xml:space="preserve">Environmental Sciences. Université de La Rochelle, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LAROS003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02009798v1</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">tel-02265299v1</w:t>
+                <w:t xml:space="preserve">tel-02265299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting variations in coastal seabird habitats to assess marine protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01101356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3419,51 +3348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lerebourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107378" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Torterotot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02941-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Broderick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Beton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412845122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Ara&#250;jo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa Diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Bar&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1319791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Boisseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1378524" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1229682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.263" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sinn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1244474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dunn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13546-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hedon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calmettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Claridge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canadas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12850" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virgili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pettex" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van Canneyt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.03.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF9MD5Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Racine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.12.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delavenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.03.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daivd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dunn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Doremus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02009798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LAROS003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02265299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01101356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Torterotot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02941-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lerebourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Broderick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Beton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412845122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Ara&#250;jo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa Diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Bar&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1319791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Boisseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1378524" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1229682" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Sinn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1244474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dunn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13546-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hedon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calmettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Claridge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canadas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12850" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.05.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Racine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.12.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virgili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pettex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delavenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.03.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van Canneyt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.03.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF9MD5Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daivd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dunn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Doremus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02265299v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LAROS003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01101356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>