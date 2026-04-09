--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2003,51 +2003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF72DFC1"/>
+    <w:nsid w:val="0CD21EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>