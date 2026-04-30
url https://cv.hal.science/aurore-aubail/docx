--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2003,51 +2003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CD21EB2"/>
+    <w:nsid w:val="CF867C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>