--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -220,1605 +220,1739 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t>
+                <w:t xml:space="preserve">Integrating occupational cancer detection into hospital care? An intervention research to improve blood cancer patient care in France (GISCOPE 84)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Mias</w:t>
+                <w:t xml:space="preserve">Moritz Hunsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+                <w:t xml:space="preserve">Sylvain Bertschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étienne Amiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurore Aubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117 (S1), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/s41997-026-01162-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05618736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of narwhal tusks reveals lifelong feeding ecology and mercury exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie C. Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Allouche</w:t>
+                <w:t xml:space="preserve">Aurore Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rigét</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04909556v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (9), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Decades of Mercury Concentrations in Barents Sea Polar Bears (Ursus maritimus) in Relation to Dietary Carbon, Sulfur, and Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lippold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Aars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Derocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (12), pp.7388-7397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c01848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasticity of trophic interactions among sharks from the oceanic south-western Indian Ocean revealed by stable isotope and mercury analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Kiszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel E Hussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R Heithaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.49 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2014.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of skin and blubber tissues of small cetaceans to assess the trace element content of internal organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (1-2), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal trend of mercury in polar bears (Ursus maritimus) from Svalbard using teeth as a biomonitoring tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rigét</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øystein Wiig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1EM10681C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of mercury concentrations in fur of phocid seals using stable isotopes as tracers of trophic levels and geographical regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Teilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rigét</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero Harkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (9), pp.1411-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-011-0996-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An evaluation of teeth of ringed seals (Phoca hispida) from Greenland as a matrix to monitor spatial and temporal trends of mercury and stable isotopes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rigét</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408, pp.5137-5146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lead contamination of small cetaceans in European waters – The use of stable isotopes for identifying the sources of lead exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître et prévenir les cancers hématologiques d’origine professionnelle. Une recherche pluridisciplinaire pour l’action (GISCOPE 84)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Hunsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Amiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Aubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Congrès national de médecine et de santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 85 (2-3), pp.102168, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of narwhal tusks reveals lifelong feeding ecology and mercury exposure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Aubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eva Garde</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...927 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Rogan</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-01158371v1</w:t>
+                <w:t xml:space="preserve">hal-04909556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé face au changement climatique en région Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Aubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 48p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1828,114 +1962,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des variations spatiales et temporelles du mercure en Arctique : utilisation des dents et des poils des prédateurs supérieurs comme tissus de biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Aubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de La Rochelle, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010LAROS316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00583122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2003,51 +2137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF867C1D"/>
+    <w:nsid w:val="217D7BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2234,51 +2368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-aubail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0632-369X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15103091X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209158046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358466842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Allegre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Amiet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102168" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desforges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rig&#233;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.02.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lippold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Derocher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c01848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel E Hussey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.11.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.09.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Wiig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EM10681C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Teilmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Harkonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0996-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/403211E70A3A0D6E1E0D8112702124FDCEC22946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.07.038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caurant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aubail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lahaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O van Canneyt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rogan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.03.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LAROS316" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-aubail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0632-369X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15103091X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209158046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358466842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05618736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertschy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Amiet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-026-01162-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desforges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rig&#233;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.02.018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lippold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Derocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c01848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel E Hussey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.11.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.09.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Wiig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EM10681C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Teilmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Harkonen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0996-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/403211E70A3A0D6E1E0D8112702124FDCEC22946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.07.038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caurant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aubail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lahaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O van Canneyt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rogan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.03.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Allegre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LAROS316" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>