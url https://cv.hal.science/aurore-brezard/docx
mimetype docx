--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearity and Domain Switching in a 3D‐Printed Architected Ferroelectric</w:t>
+                <w:t xml:space="preserve">An atomistic structural description of the ferrielectric polar phase involving non-coplanar cation displacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijit Pramanick</w:t>
+                <w:t xml:space="preserve">T. Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimae Babori</w:t>
+                <w:t xml:space="preserve">Cho Sandar Htet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Albertini</w:t>
+                <w:t xml:space="preserve">Alicia Manjón-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Holm Gjørup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202402104⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 256, pp.116426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964528v1</w:t>
+                <w:t xml:space="preserve">hal-05288622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic structural description of the ferrielectric polar phase involving non-coplanar cation displacements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinearity and Domain Switching in a 3D‐Printed Architected Ferroelectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cho Sandar Htet</w:t>
+                <w:t xml:space="preserve">Abhijit Pramanick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Manjón-Sanz</w:t>
+                <w:t xml:space="preserve">Chaimae Babori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">Frédéric Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ullah</w:t>
+                <w:t xml:space="preserve">Frederik Holm Gjørup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 256, pp.116426. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202402104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288622v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Uncooled Semiconducting Ca-Doped Y-Ba-Cu-O Thin Film-Based Thermal Sensors for Infrared</w:t>
               </w:r>
@@ -1038,356 +1038,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit analytical modeling of the low frequency a-Si:H/c-Si heterojunction capacitance: Analysis and application to silicon heterojunction solar cells</w:t>
+                <w:t xml:space="preserve">Revisiting the theory and usage of junction capacitance: Application to high efficiency amorphous/crystalline silicon heterojunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maslova</w:t>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Gueunier-Farret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Kleider</w:t>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4931150⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135, pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310865v1</w:t>
+                <w:t xml:space="preserve">hal-01206182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the theory and usage of junction capacitance: Application to high efficiency amorphous/crystalline silicon heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit analytical modeling of the low frequency a-Si:H/c-Si heterojunction capacitance: Analysis and application to silicon heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">M.-E. Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Maslova</w:t>
+                <w:t xml:space="preserve">J.-P. Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 135, pp.8-16. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (11), pp.114507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4931150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206182v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and bias dependence of hydrogenated amorphous silicon – crystalline silicon heterojunction capacitance: the link to band bending and band offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1438,90 +1438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding inversion layers and band discontinuities in hydrogenated amorphous silicon/crystalline silicon heterojunctions from the temperature dependence of the capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1701,90 +1701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of capacitance spectroscopy of (p) a-Si:H/(n) c-Si interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1873,51 +1873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chouffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,528 +2909,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of some asymmetrical contact pairs for connector application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
+                <w:t xml:space="preserve">Experimental Evaluation of the True Remaining Capacity of Legacy Lead-Acid Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Electrical Contacts - ICEC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 9th International Conference on Smart Grid (icSmartGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Setúbal, Portugal. pp.92-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icSmartGrid52357.2021.9551263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329862v1</w:t>
+                <w:t xml:space="preserve">hal-03312365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility of Gold, Palladium and hard Silver based plating systems for connector applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">Development and simulated environment testing of β-(Al)Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-based photodetectors for space-based observation of the Herzberg continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arrateig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Sidi Boumeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Electrical Contacts - ICEC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors, Systems, and Next-Generation Satellites XXV. Proceedings SPIE 11858</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Spain. pp.1185813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2603565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329869v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and simulated environment testing of β-(Al)Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-based photodetectors for space-based observation of the Herzberg continuum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imène Sidi Boumeddine</w:t>
+                <w:t xml:space="preserve">Compatibility of Gold, Palladium and hard Silver based plating systems for connector applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fares Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Torrealba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors, Systems, and Next-Generation Satellites XXV. Proceedings SPIE 11858</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Conference on Electrical Contacts - ICEC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, Switzerland. pp.260-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414495v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of the True Remaining Capacity of Legacy Lead-Acid Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ullah</w:t>
+                <w:t xml:space="preserve">Durability of some asymmetrical contact pairs for connector application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Torrealba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fares Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 9th International Conference on Smart Grid (icSmartGrid)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Electrical Contacts - ICEC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icSmartGrid52357.2021.9551263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03312365v1</w:t>
+                <w:t xml:space="preserve">hal-03329862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Fretting Behavior of Silver and Gold Flashed Palladium-nickel Dissimilar Coatings for Connectors</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4340,51 +4340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting behaviour of tinned connectors under grease lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,385 +4438,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behavior of golden automotive connectors under vibration tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brezard-Oudot</w:t>
+                <w:t xml:space="preserve">Revisiting the theory and usage of capacitance techniques: application of high efficiency amorphous/crystalline heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETG Energietechnische Gesells. im VDE ITG Informationstechnische Gesells. im VDE, Jun 2014, Dresden, Germany. pp.85 - 90</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099235v1</w:t>
+                <w:t xml:space="preserve">hal-01099589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the theory and usage of capacitance techniques: application of high efficiency amorphous/crystalline heterojunction solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olga Maslova</w:t>
+                <w:t xml:space="preserve">Electrical behavior of golden automotive connectors under vibration tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brezard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">ICEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETG Energietechnische Gesells. im VDE ITG Informationstechnische Gesells. im VDE, Jun 2014, Dresden, Germany. pp.85 - 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099589v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Bias Dependence of Hydrogenated Amorphous Silicon/Crystalline Silicon Heterojunction Capacitance: The Link to Band Bending and Band Offsets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Maslova</w:t>
+                <w:t xml:space="preserve">An investigation of fretting wear behaviour of lubricated nickel coatings for electrical contacts application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS 25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">WOM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931318v1</w:t>
+                <w:t xml:space="preserve">hal-00927016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance spectroscopy of hydrogenated amorphous silicon/crystalline silicon heterojunctions : analytical calculations and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4891,381 +4874,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of fretting wear behaviour of lubricated nickel coatings for electrical contacts application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+                <w:t xml:space="preserve">Temperature and Bias Dependence of Hydrogenated Amorphous Silicon/Crystalline Silicon Heterojunction Capacitance: The Link to Band Bending and Band Offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Portland, United States</w:t>
+              <w:t xml:space="preserve">ICANS 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927016v1</w:t>
+                <w:t xml:space="preserve">hal-00931318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de caractérisation de modules photovoltaïques en extérieur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Caracterisation de l'interface (p) a-Si :H/(n) c-Si par spectroscopie de capacite : modelisation et resultats experimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779019v1</w:t>
+                <w:t xml:space="preserve">hal-00779018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation de l'interface (p) a-Si :H/(n) c-Si par spectroscopie de capacite : modelisation et resultats experimentaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Maslova</w:t>
+                <w:t xml:space="preserve">Plateforme de caractérisation de modules photovoltaïques en extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mambrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779018v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting behaviour of various intermetallic compounds in electrical contacts : Influence on reliability</w:t>
               </w:r>
@@ -5372,90 +5372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the a-Si:H/c-Si interface by capacitance spectroscopy measurements: modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5497,103 +5497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de panneaux solaires photovoltaïques en conditions réelles dímplantation et en fonction de différentes technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
@@ -5741,277 +5741,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated photoluminescence as an effective lifetime measurement method : application to a-Si:H/c-Si heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphous/crystalline silicon heterojunction solar cells : optimization on monocrystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chouffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brezard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351253v1</w:t>
+                <w:t xml:space="preserve">hal-00351246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphous/crystalline silicon heterojunction solar cells : optimization on monocrystalline silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulated photoluminescence as an effective lifetime measurement method : application to a-Si:H/c-Si heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chouffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brezard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labrune</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351246v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7030,51 +7030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Pramanick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Babori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albertini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Holm Gj&#248;rup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202402104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pramanik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04244836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Beldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23187934" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z9QPJV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100761" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVQQ19VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05270939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joussouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick F. D&#233;gardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Curinier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3070126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03851620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Franchini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torrealba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid52357.2021.9551263" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM49214.2020.9307847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mambrini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ors" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pramanik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116426" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Pramanick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Babori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albertini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Holm Gj&#248;rup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202402104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04244836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Beldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23187934" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z9QPJV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100761" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVQQ19VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05270939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joussouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick F. D&#233;gardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Curinier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3070126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03851620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Franchini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torrealba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid52357.2021.9551263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM49214.2020.9307847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927016v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mambrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ors" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>