--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2391,286 +2391,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Ferreira</w:t>
+                <w:t xml:space="preserve">New developments in PFPE lubrication: application to tinned electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lotierzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 68th Holm Conference on Electrical Contacts (HOLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Seattle (USA), Washington, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128765v1</w:t>
+                <w:t xml:space="preserve">hal-04409401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in PFPE lubrication: application to tinned electrical contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lotierzo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 68th Holm Conference on Electrical Contacts (HOLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lille, France. pp. 44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04409401v1</w:t>
+                <w:t xml:space="preserve">hal-04128765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and tribological behaviour of gold/gold sliding contacts of the wire/ring type for slip ring applications</w:t>
               </w:r>
@@ -7030,51 +7030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pramanik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116426" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Pramanick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Babori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albertini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Holm Gj&#248;rup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202402104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04244836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Beldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23187934" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z9QPJV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100761" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVQQ19VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05270939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joussouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick F. D&#233;gardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Curinier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3070126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03851620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Franchini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torrealba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid52357.2021.9551263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM49214.2020.9307847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927016v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mambrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ors" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pramanik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116426" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Pramanick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Babori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albertini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Holm Gj&#248;rup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202402104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04244836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Beldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23187934" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z9QPJV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100761" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVQQ19VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05270939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joussouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick F. D&#233;gardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Curinier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3070126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03851620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Franchini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torrealba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid52357.2021.9551263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM49214.2020.9307847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927016v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mambrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ors" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>