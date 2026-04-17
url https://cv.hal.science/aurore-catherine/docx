--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -162,441 +162,441 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre blanc - Les enjeux juridiques et éthiques du développement de la télémédecine à destination des personnes âgées en Normandie - Projet de recherche EDeTeN</w:t>
+                <w:t xml:space="preserve">Transhumanisme(s) et la notion de responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bocéno</w:t>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+                <w:t xml:space="preserve">Mathias Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Cayol; Emilie Gaillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes notions du droit à l'aune des transhumanismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.95-158, 2023, (Chaire d'excellence CNRS de Normandie pour la paix), 978-2-84934-735-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040421v1</w:t>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">hal-04668453v1</w:t>
+                <w:t xml:space="preserve">hal-04464773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transhumanisme(s) et la notion de responsabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livre blanc - Les enjeux juridiques et éthiques du développement de la télémédecine à destination des personnes âgées en Normandie - Projet de recherche EDeTeN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bocéno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen Normandie. 2023, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux juridiques et éthiques du développement de la télémédecine en Normandie. Projet de recherche EDeTeN. 1er novembre 2020 – 31 octobre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Couturier</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-04464773v1</w:t>
+                <w:t xml:space="preserve">Joël Colloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Caen Normandie. 2022, 156 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -614,64 +614,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux juridiques et éthiques du consentement des personnes âgées à la téléconsultation : l'exemple Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -731,51 +731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et droit public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -800,51 +800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,51 +904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,64 +1034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,64 +1164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lecame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1281,51 +1281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une réforme du contentieux des accidents scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1363,51 +1363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transhumanisme et droits humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIP Transhumanisme et droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amandine Cayol; Émilie Gaillard, Oct 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1630,64 +1630,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps humain saisi par le Droit : entre liberté et propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1835,51 +1835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CB54448"/>
+    <w:nsid w:val="DC17EBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2066,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-catherine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7570-4615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149236255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etoa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02678648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinsignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicomte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4715" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.535" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-catherine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7570-4615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149236255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etoa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02678648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinsignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicomte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4715" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.535" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>