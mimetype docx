--- v2 (2026-04-17)
+++ v3 (2026-05-11)
@@ -162,1612 +162,3804 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;La protection des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Symposium en Santé Mentale et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine CAYOL et Gaël DIAS, Feb 2026, Université de Caen Normandie, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 1 « Les réseaux sociaux : quelle(s) responsabilité(s), quel(s) contrôle(s) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit du droit 2025 « Réseaux sociaux, un espace de liberté sous contrôle ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Normandie pour la paix « Droit, histoire et neurosciences pour une paix durable, mémoire et avenir de la paix », Oct 2025, Université Caen-Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 2 « De l’essai à l’algorithme : valoriser les données de recherche clinique pour l’IA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum d'Innovation en Recherche Clinique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCROs (Association Française des CROs), Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les patients les plus vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium en santé mentale et intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine CAYOL et Gaël DIAS, Jan 2024, Université Caen-Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Activités économiques et droit de la santé : quelle protection juridique pour le patient ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités économiques et droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine CAYOL et H.K. GABA, Nov 2024, Université du Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde : La prise de décisions en matière médicale (place des proches, information et consentement, fin de vie, « tri des patients ») et l’aide active à mourir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude - L’autonomie des personnes très vulnérables (handicap ou grand âge) : entre proclamation, protection et difficulté de mise en œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Arrêt du traitement et sédation profonde : ce que dit la loi, ce que vit le patient, sa famille et son médecin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème rencontre médicale de l’Association pour le Registre des cancers de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Registre des cancers de la Manche (ARKM), Nov 2022, Cherbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transhumanisme et droits humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GIP Transhumanisme et droit(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine Cayol; Émilie Gaillard, Oct 2020, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les patients les plus vulnérables dans l’utilisation des systèmes d’intelligence artificielle en santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Cayol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle et santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 81 à 96, 2025, Droit &amp; science politique, 978-2-38600-100-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités économiques et droit de la santé : quelle protection juridique pour le patient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Cayol; Harold Kobina Gaba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les activités économiques à l’aune des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Legitech, p. 355 à 366, 2025, Droit et Écolomie, 978-2-919826-40-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/legi.cayol.2025.01.0355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation patient/médecin à l’épreuve de la distanciation physique : approche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Cayol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH Éditions, p. 111 à 118, 2024, Actes et séminaires, 978-2-38612-014-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une médecine thérapeutique à l’émergence d’une médecine améliorative – Impacts sur la relation médecin/patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Cayol; Émilie Gaillard; Bénédicte Bévière-Boyer; Wei Wang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transhumanisme à l'ère de la médecine améliorative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 45 à 56, 2024, 978-2-84934-832-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits et libertés des résidents en EHPAD à l’épreuve de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Caleca; Benoît Verdon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillir… à quel prix ? La pandémie de Covid-19 révélatrice du statut ambigu des personnes âgées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Éditions In Press, pp.43-64, 2023, (Psychanalyse et vieillissement), 978-2-84835-805-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pres.calec.2023.01.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transhumanisme(s) et la notion de responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gaillard</w:t>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Cayol; Emilie Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions du droit à l'aune des transhumanismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, mare &amp; martin, pp.95-158, 2023, (Chaire d'excellence CNRS de Normandie pour la paix), 978-2-84934-735-5</w:t>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 95 à 158, 2023, (Chaire d'excellence CNRS de Normandie pour la paix), 978-2-84934-735-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et transhumanisme, entre réparation et augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharmini Varatharajah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Cayol; Émilie Gaillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le transhumanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Peter Lang, p. 187 à 200, 2022, Générations futures, Paix et Environnement / Future generations, Peace and the Environment, 978-2-87574-412-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manipulations des actes de l’état civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Mauger-Vielpeau; Élodie Saillant-Maraghni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État civil et autres questions de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.91-107, 2021, (Thèmes &amp; commentaires), 978-2-247-20415-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La continuité des soins à l’épreuve la pandémie COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharmini Varatharajah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Byk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COVID-19. Tome 1 : La peur des virus : décider face à l’urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MA éditions-ESKA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-146, 2020, (Document), 978-2-8224-0696-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codécision : entre mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consentement et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.119-130, 2014, (Thèmes &amp; commentaires. Actes), 978-2-247-13429-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de décision en EHPAD : entre impératifs de sécurité et protection des droits et libertés des résidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Santé et éthique en Ehpad (1ère partie) Espaces éthiques, 11 (3), p. 8 à 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.113.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la légalisation de l’aide active à mourir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La fin de vie (2e partie), 11 (1), p. 17 à 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.111.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et ordre public sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21 (21), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques et éthiques du consentement des personnes âgées à la téléconsultation : l'exemple Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, E-santé et territoires : regards multidisciplinaires, 36-3/4, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.7266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ingérence de l’État dans les pratiques de soins dans le cadre de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Pandémies et épidémies, 19, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.21-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le corps humain saisi par le droit : entre liberté et propriété, 15, pp.155-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02641175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Urbanisme] Les conséquences de la redéfinition restrictive de l'intérêt à agir en matière d'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Construction - Urbanisme [Encyclopédie juridique Juris-Classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 [étude 9], pp.13-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vicomte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Urbanisme et droits fondamentaux, 14, pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les EHPAD, entre liberté d’aller et venir et sécurité des résidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.129-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui subsiste des pouvoirs du médecin en matière d’information médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'information en santé. Patient, médicament, système de soins, 26 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jib.261.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la consécration d’un droit au logement opposable au sens de l’article L. 521-2 du code de justice administrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-4, pp.1907-1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, (Droit et psychiatrie), 12, pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.1988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02641193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence réglementaire et définition des conditions d’exercice de droits constitutionnellement protégés : le cas du droit de grève et du droit à l’information du public en matière environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp.269-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.094.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lecame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le droit de la famille en (r)évolutions, 11, pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.4715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réforme du contentieux des accidents scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.983</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réforme du contentieux des accidents scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.983-989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La liberté d’expression, 8, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits du patient à l’épreuve des politiques économiques de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Santé et droit, n° spécial 14, pp.101-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assimilation de l’embryon à l’enfant ? Les indices civilistes de personnification de l’embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L’enfant, 5, pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.7182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc - Les enjeux juridiques et éthiques du développement de la télémédecine à destination des personnes âgées en Normandie - Projet de recherche EDeTeN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Calheiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen Normandie. 2023, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux juridiques et éthiques du développement de la télémédecine en Normandie. Projet de recherche EDeTeN. 1er novembre 2020 – 31 octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Calheiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Colloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Caen Normandie. 2022, 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668453v1</w:t>
-              </w:r>
-[...1014 lines deleted...]
-                <w:t xml:space="preserve">hal-03021578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps humain saisi par le Droit : entre liberté et propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps humain saisi par le droit : entre liberté et propriété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 221 p., 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crdf.535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1835,51 +4027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC17EBA0"/>
+    <w:nsid w:val="A11464F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2066,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-catherine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7570-4615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149236255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etoa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02678648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinsignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicomte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4715" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.535" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-catherine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7570-4615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149236255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.cayol.2025.01.0355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.calec.2023.01.0044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmini Varatharajah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesco.delegfrance.org/IMG/pdf/livres_20_covid_byk_volume_1-2.pdf?4190/f9f99012b112527ee3fc44bb5255e9c4c6e80b30" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.113.0008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8869" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etoa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02678648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinsignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.261.0047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.094.0269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.7182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.535" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>