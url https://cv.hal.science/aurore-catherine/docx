--- v3 (2026-05-11)
+++ v4 (2026-05-31)
@@ -196,372 +196,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;La protection des données de santé</w:t>
+                <w:t xml:space="preserve">La protection des données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Symposium en Santé Mentale et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amandine CAYOL et Gaël DIAS, Feb 2026, Université de Caen Normandie, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque International : 2ème Symposium en Santé Mentale et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine Cayol; Gaël Dias, Feb 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05612124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde n° 1 « Les réseaux sociaux : quelle(s) responsabilité(s), quel(s) contrôle(s) »</w:t>
+                <w:t xml:space="preserve">Activités économiques et droit de la santé : quelle protection juridique pour le patient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit du droit 2025 « Réseaux sociaux, un espace de liberté sous contrôle ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Normandie pour la paix « Droit, histoire et neurosciences pour une paix durable, mémoire et avenir de la paix », Oct 2025, Université Caen-Normandie, France</w:t>
+              <w:t xml:space="preserve">Colloque : les Activités économiques à l'aune droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine Cayol; Harold Kobina Gaba, Nov 2024, Le Havre, France. p. 355 à 366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05612158v1</w:t>
+                <w:t xml:space="preserve">hal-05612259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde n° 2 « De l’essai à l’algorithme : valoriser les données de recherche clinique pour l’IA »</w:t>
+                <w:t xml:space="preserve">Les réseaux sociaux : quelle(s) responsabilité(s), quel(s) contrôle(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum d'Innovation en Recherche Clinique 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFCROs (Association Française des CROs), Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Nuit du droit 2025 : Réseaux sociaux, un espace de liberté sous contrôle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Normandie pour la paix « Droit, histoire et neurosciences pour une paix durable, mémoire et avenir de la paix », Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05612144v1</w:t>
+                <w:t xml:space="preserve">hal-05612158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger les patients les plus vulnérables</w:t>
+                <w:t xml:space="preserve">De l’essai à l’algorithme : valoriser les données de recherche clinique pour l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en santé mentale et intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amandine CAYOL et Gaël DIAS, Jan 2024, Université Caen-Normandie, France</w:t>
+              <w:t xml:space="preserve">2ème édition du FIRC (Forum d'Innovation en Recherche Clinique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCROs (Association Française des CROs), Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05612181v1</w:t>
+                <w:t xml:space="preserve">hal-05612144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Activités économiques et droit de la santé : quelle protection juridique pour le patient ? »</w:t>
+                <w:t xml:space="preserve">Protéger les patients les plus vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités économiques et droits fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amandine CAYOL et H.K. GABA, Nov 2024, Université du Havre, France</w:t>
+              <w:t xml:space="preserve">Symposium en santé mentale et intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine Cayol; Gaël Dias, Jan 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05612259v1</w:t>
+                <w:t xml:space="preserve">hal-05612181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde : La prise de décisions en matière médicale (place des proches, information et consentement, fin de vie, « tri des patients ») et l’aide active à mourir</w:t>
               </w:r>
@@ -623,51 +623,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde « Arrêt du traitement et sédation profonde : ce que dit la loi, ce que vit le patient, sa famille et son médecin »</w:t>
+                <w:t xml:space="preserve">Arrêt du traitement et sédation profonde : ce que dit la loi, ce que vit le patient, sa famille et son médecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème rencontre médicale de l’Association pour le Registre des cancers de la Manche</w:t>
             </w:r>
             <w:r>
@@ -910,224 +910,224 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Cayol; Harold Kobina Gaba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les activités économiques à l’aune des droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, Legitech, p. 355 à 366, 2025, Droit et Écolomie, 978-2-919826-40-7. </w:t>
+              <w:t xml:space="preserve">, 10, Legitech, p. 355 à 366, 2025, (Droit et écolomie), 978-2-919826-40-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/legi.cayol.2025.01.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation patient/médecin à l’épreuve de la distanciation physique : approche juridique</w:t>
+                <w:t xml:space="preserve">D’une médecine thérapeutique à l’émergence d’une médecine améliorative – Impacts sur la relation médecin/patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amandine Cayol. </w:t>
+              <w:t xml:space="preserve">Amandine Cayol; Émilie Gaillard; Bénédicte Bévière-Boyer; Wei Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEH Éditions, p. 111 à 118, 2024, Actes et séminaires, 978-2-38612-014-5</w:t>
+              <w:t xml:space="preserve">Le transhumanisme à l'ère de la médecine améliorative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 45 à 56, 2024, 978-2-84934-832-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604327v1</w:t>
+                <w:t xml:space="preserve">hal-05604331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une médecine thérapeutique à l’émergence d’une médecine améliorative – Impacts sur la relation médecin/patient</w:t>
+                <w:t xml:space="preserve">La relation patient/médecin à l’épreuve de la distanciation physique : approche juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amandine Cayol; Émilie Gaillard; Bénédicte Bévière-Boyer; Wei Wang. </w:t>
+              <w:t xml:space="preserve">Amandine Cayol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le transhumanisme à l'ère de la médecine améliorative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, p. 45 à 56, 2024, 978-2-84934-832-1</w:t>
+              <w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH Éditions, p. 111 à 118, 2024, Actes et séminaires, 978-2-38612-014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604331v1</w:t>
+                <w:t xml:space="preserve">hal-05604327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits et libertés des résidents en EHPAD à l’épreuve de la Covid-19</w:t>
               </w:r>
@@ -2095,185 +2095,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et droit public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Catherine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Etoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.21-28</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05607356v1</w:t>
+                <w:t xml:space="preserve">hal-03205409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et droit public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etoa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205409v1</w:t>
+                <w:t xml:space="preserve">hal-05607356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2016</w:t>
               </w:r>
@@ -4027,51 +4027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A11464F4"/>
+    <w:nsid w:val="2DA506E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-catherine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7570-4615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149236255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.cayol.2025.01.0355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.calec.2023.01.0044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmini Varatharajah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesco.delegfrance.org/IMG/pdf/livres_20_covid_byk_volume_1-2.pdf?4190/f9f99012b112527ee3fc44bb5255e9c4c6e80b30" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.113.0008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8869" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etoa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02678648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinsignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.261.0047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.094.0269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.7182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.535" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-catherine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7570-4615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149236255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.cayol.2025.01.0355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.calec.2023.01.0044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmini Varatharajah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesco.delegfrance.org/IMG/pdf/livres_20_covid_byk_volume_1-2.pdf?4190/f9f99012b112527ee3fc44bb5255e9c4c6e80b30" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.113.0008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.111.0017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8869" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etoa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02678648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinsignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.261.0047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.094.0269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aurey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.7182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.535" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>