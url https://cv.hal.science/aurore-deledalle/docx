--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -100,217 +100,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard sur les variabilités intra et inter-individuelles du vécu étudiant</w:t>
+                <w:t xml:space="preserve">Is flourishing important for academic success ? Longitudinal study of the student experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Atelier Modevaiia (MODélisation de la VAriabilité Inter et IntrA-individuelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edith Galy, Jun 2025, La Roque d'Anthéron, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès de l’Association Française et Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165585v1</w:t>
+                <w:t xml:space="preserve">hal-05165730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is flourishing important for academic success ? Longitudinal study of the student experience</w:t>
+                <w:t xml:space="preserve">Un regard sur les variabilités intra et inter-individuelles du vécu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de l’Association Française et Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Atelier Modevaiia (MODélisation de la VAriabilité Inter et IntrA-individuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edith Galy, Jun 2025, La Roque d'Anthéron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165730v1</w:t>
+                <w:t xml:space="preserve">hal-05165585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire son choix de carrière Hospitalo-Universitaire : une exploration lexicométrique des parcours et des freins</w:t>
               </w:r>
@@ -627,243 +627,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique temporelle des facteurs d'engagement des étudiant.es en médecine vers les carrières académiques médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bour</w:t>
+                <w:t xml:space="preserve">Diversification des pratiques pédagogiques et expérience d’apprentissage en enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Madec Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Brangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème atelier MODEVAIIA, La vie de château de la variabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle., France</w:t>
+              <w:t xml:space="preserve">Journée de l’AIPU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949409v1</w:t>
+                <w:t xml:space="preserve">hal-04541847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des pratiques pédagogiques et expérience d’apprentissage en enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Pichon</w:t>
+                <w:t xml:space="preserve">Dynamique temporelle des facteurs d'engagement des étudiant.es en médecine vers les carrières académiques médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florie Brangé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’AIPU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">8ème atelier MODEVAIIA, La vie de château de la variabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541847v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -881,51 +881,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc : Vers un enseignement supérieur flexible, ouvert et inclusif : Collectif du Challonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche neurolinguistique (ANL), la perspective actionnelle, et les émotions d’accomplissement ressenties par des élèves de 6ème en cours d’anglais</w:t>
+                <w:t xml:space="preserve">L'approche neurolinguistique, la perspective actionnelle, et les émotions d'accomplissement ressenties par des élèves de 6ème en cours d'anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
@@ -1378,93 +1378,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879854v1</w:t>
+                <w:t xml:space="preserve">hal-05134934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche neurolinguistique, la perspective actionnelle, et les émotions d'accomplissement ressenties par des élèves de 6ème en cours d'anglais</w:t>
+                <w:t xml:space="preserve">L’approche neurolinguistique (ANL), la perspective actionnelle, et les émotions d’accomplissement ressenties par des élèves de 6ème en cours d’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
@@ -1499,69 +1499,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134934v1</w:t>
+                <w:t xml:space="preserve">hal-04879854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valencia scale of attitudes and beliefs towards hypnosis: adaptation of the French online version</w:t>
               </w:r>
@@ -2956,274 +2956,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Quality of Life in the Neighborhood: The Cases of Air-Polluted Cities in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Hassine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11205-013-0565-7⟩</w:t>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07908318.2014.887724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349316v1</w:t>
+                <w:t xml:space="preserve">hal-03811106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Measuring Quality of Life in the Neighborhood: The Cases of Air-Polluted Cities in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ilker Birkan</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26. </w:t>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (3), pp.1603-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07908318.2014.887724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11205-013-0565-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811106v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing University Students’ Representations of Language Learning for Developing Plurilingual Competences in a Monolingual Context</w:t>
               </w:r>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,51 +4198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Mocquard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04541847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Madec Guillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Brang&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584934v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capafons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01640-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01661-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.07.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Loose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pilet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan El-Baalbaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-20191157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Charlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rowe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Mousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starkey-Perret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birkan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Mocquard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04541847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Madec Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Brang&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584934v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capafons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01640-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01661-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.07.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Loose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pilet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan El-Baalbaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-20191157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Charlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rowe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Mousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starkey-Perret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birkan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>