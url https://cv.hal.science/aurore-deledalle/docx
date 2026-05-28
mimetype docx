--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -100,217 +100,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is flourishing important for academic success ? Longitudinal study of the student experience</w:t>
+                <w:t xml:space="preserve">Un regard sur les variabilités intra et inter-individuelles du vécu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de l’Association Française et Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Atelier Modevaiia (MODélisation de la VAriabilité Inter et IntrA-individuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edith Galy, Jun 2025, La Roque d'Anthéron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165730v1</w:t>
+                <w:t xml:space="preserve">hal-05165585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard sur les variabilités intra et inter-individuelles du vécu étudiant</w:t>
+                <w:t xml:space="preserve">Is flourishing important for academic success ? Longitudinal study of the student experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Atelier Modevaiia (MODélisation de la VAriabilité Inter et IntrA-individuelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edith Galy, Jun 2025, La Roque d'Anthéron, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès de l’Association Française et Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165585v1</w:t>
+                <w:t xml:space="preserve">hal-05165730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire son choix de carrière Hospitalo-Universitaire : une exploration lexicométrique des parcours et des freins</w:t>
               </w:r>
@@ -627,3273 +627,3273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des pratiques pédagogiques et expérience d’apprentissage en enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Pichon</w:t>
+                <w:t xml:space="preserve">Dynamique temporelle des facteurs d'engagement des étudiant.es en médecine vers les carrières académiques médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florie Brangé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’AIPU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">8ème atelier MODEVAIIA, La vie de château de la variabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541847v1</w:t>
+                <w:t xml:space="preserve">hal-04949409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique temporelle des facteurs d'engagement des étudiant.es en médecine vers les carrières académiques médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bour</w:t>
+                <w:t xml:space="preserve">Diversification des pratiques pédagogiques et expérience d’apprentissage en enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Madec Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Brangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème atelier MODEVAIIA, La vie de château de la variabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle., France</w:t>
+              <w:t xml:space="preserve">Journée de l’AIPU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949409v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attrition analysis. Does psychological state have an effect on student participation in a longitudinal survey ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02791072.2002.10399938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un intérêt professionnel pour la recherche et choisir la voie Hospitalo-Universitaire (HU): un chemin sinueux chez les étudiant-ES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche neurolinguistique, la perspective actionnelle, et les émotions d'accomplissement ressenties par des élèves de 6ème en cours d'anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche neurolinguistique (ANL), la perspective actionnelle, et les émotions d’accomplissement ressenties par des élèves de 6ème en cours d’anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valencia scale of attitudes and beliefs towards hypnosis: adaptation of the French online version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Capafons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (1), pp.207-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-023-01640-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584934v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction: Valencia scale of attitudes and beliefs towards hypnosis: adaptation of the French online version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Capafons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (1), pp.225-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-023-01661-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatric comorbidities of obsessive-compulsive disorder: A series of systematic reviews and meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (4), pp.469-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jclp.23240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter ses données proprement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.001391652091625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and Validation of the Temporal Competency Test-5D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianna Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan El-Baalbaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timing &amp; Time Perception Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.254-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22134468-20191157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous experiences, mental health and creativity: is psi the missing link ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rabeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3-4), pp.207-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the impact of teaching approaches on achievement-related emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (3), pp.446-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factorial structure of the coastal flooding risk perception and validation of a French coastal flooding risk evaluation scale (CFRES) for non-experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.68 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer la satisfaction envers l'espace de travail : développement d'une échelle et première validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceived health and quality of life: the effect of exposure to atmospheric pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2013.841728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factorial Structure of the New Ecological Paradigm Scale in Two French Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.821-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504622.2014.913127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Birkan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07908318.2014.887724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Quality of Life in the Neighborhood: The Cases of Air-Polluted Cities in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (3), pp.1603-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-013-0565-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing University Students’ Representations of Language Learning for Developing Plurilingual Competences in a Monolingual Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Birkan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and Validation of an Environmental Quality of Life Scale: Study of a French Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.903-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-012-0119-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and validation of an environnemental quality of life scale : study of a french sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Annabi-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place-Identity in a School Setting: Effects of the Place Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.344-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0013916509352964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place evaluation and self‐esteem at school: the mediated effect of place identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03055690903148704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification au lieu et aux pairs : quels effets sur la réussite scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Numéro 81 (1), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.081.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc : Vers un enseignement supérieur flexible, ouvert et inclusif : Collectif du Challonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Aslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Benhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Université, 66 p., 2025, 978-2-925581-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318628v3</w:t>
-              </w:r>
-[...2878 lines deleted...]
-                <w:t xml:space="preserve">hal-02885675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3911,77 +3911,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Sea, no Flood Risk: How Importance Granted to the Sea Influences Flood Risk Perception in the particular case of the Guadeloupe Island, Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquet Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4198,51 +4198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Mocquard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04541847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Madec Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Brang&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584934v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capafons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01640-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01661-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.07.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Loose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pilet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan El-Baalbaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-20191157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Charlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rowe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Mousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starkey-Perret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birkan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hericy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Mocquard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04541847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Madec Guillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Brang&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2002.10399938" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584934v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capafons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01640-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01661-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.07.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Loose" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pilet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan El-Baalbaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-20191157" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Charlet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Mousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starkey-Perret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birkan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>