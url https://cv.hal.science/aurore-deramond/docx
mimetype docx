--- v0 (2026-03-19)
+++ v1 (2026-05-18)
@@ -165,51 +165,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Post-doctorat : Cartographier les contributions ordinaires en ligne : dynamiques collaboratives autour d’un « bien commun par défaut » dans les communautés de fans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Responsable RT26 &amp;quot;Réseaux Sociaux&amp;quot; de l'Association Française de Sociologie et Membre de la SFSIC</w:t>
+        <w:t xml:space="preserve">Co-responsable RT26 &amp;quot;Réseaux Sociaux&amp;quot; de l'Association Française de Sociologie et Membre de la SFSIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité de rédaction de la revue ARCS - Analyse de réseaux pour les sciences Sociales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co-présidente colloque scientifique Ludovia - Université d'été pour le numérique éducatif</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1157,700 +1157,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors and boardgames in the making: creative playgrounds on the festival road</w:t>
+                <w:t xml:space="preserve">In the shadows of board game festivals: the discreet digitization of the prototyping process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiGRA 2024 - Playgrounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">EASST-4S, Making and doing transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Study of Science and Technology; Society for Social Studies of Science, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754974v1</w:t>
+                <w:t xml:space="preserve">hal-04977845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the shadows of board game festivals: the discreet digitization of the prototyping process</w:t>
+                <w:t xml:space="preserve">Authors and boardgames in the making: creative playgrounds on the festival road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASST-4S, Making and doing transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for the Study of Science and Technology; Society for Social Studies of Science, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">DiGRA 2024 - Playgrounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977845v1</w:t>
+                <w:t xml:space="preserve">hal-04754974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production et la mise en marché des jeux de société : conception et circulation des prototypes d’auteur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’où viennent les fanfictions ? Une approche par l’activité de publication en ligne de leurs auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Pré-conférence au congrès SFSIC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER Fans; MICA, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458955v1</w:t>
+                <w:t xml:space="preserve">hal-04977579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de société et matérialité : retour d’enquête sur les prototypes de jeu et leurs formats numériques</w:t>
+                <w:t xml:space="preserve">Devenir créateur de contenus : les spécificités de la publication de fanfictions en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Input Poke and Save</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne; Université de Lorraine (Crem, Expressive Game Lab); Université de Liège (Liège Game Lab); Université de Montréal; Université de Genève, Oct 2023, En distanciel, France</w:t>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23ème congrès dela Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977605v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l'expérience de la publication de fanfictions en ligne : quels ressorts relationnels et communautaires ?</w:t>
+                <w:t xml:space="preserve">Penser le lien entre réseaux personnels et numérique : Une approche par l’activité de publication des auteurs de fanfictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Culture en régime numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des études, de la prospective, des statistiques et de la documentation; Université Sorbonne Paris Nord, EXPERICE); Centre Georges Pompidou, Dec 2023, Aubervillers campus condorcet, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frognet, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977823v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer et générer ses relations en ligne ? Une approche par l’activité de publication des auteurs de fanfictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production et la mise en marché des jeux de société : conception et circulation des prototypes d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10ème congrès de l'Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977809v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’où viennent les fanfictions ? Une approche par l’activité de publication en ligne de leurs auteurs</w:t>
+                <w:t xml:space="preserve">Faire l'expérience de la publication de fanfictions en ligne : quels ressorts relationnels et communautaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-conférence au congrès SFSIC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GER Fans; MICA, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international Culture en régime numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des études, de la prospective, des statistiques et de la documentation; Université Sorbonne Paris Nord, EXPERICE); Centre Georges Pompidou, Dec 2023, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977579v1</w:t>
+                <w:t xml:space="preserve">hal-04977823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir créateur de contenus : les spécificités de la publication de fanfictions en ligne</w:t>
+                <w:t xml:space="preserve">Gérer et générer ses relations en ligne ? Une approche par l’activité de publication des auteurs de fanfictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23ème congrès dela Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10ème congrès de l'Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977799v1</w:t>
+                <w:t xml:space="preserve">hal-04977809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le lien entre réseaux personnels et numérique : Une approche par l’activité de publication des auteurs de fanfictions</w:t>
+                <w:t xml:space="preserve">Jeux de société et matérialité : retour d’enquête sur les prototypes de jeu et leurs formats numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frognet, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Input Poke and Save</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne; Université de Lorraine (Crem, Expressive Game Lab); Université de Liège (Liège Game Lab); Université de Montréal; Université de Genève, Oct 2023, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977793v1</w:t>
+                <w:t xml:space="preserve">hal-04977605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enjeux éthiques autour de la production de fanfictions en ligne ?</w:t>
               </w:r>
@@ -2037,165 +2037,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit comme dispositif d’échanges. Enjeux de l’appropriation de formes de narration : le cas des auteurs de fanfictions du “fandom” de One Piece</w:t>
+                <w:t xml:space="preserve">Auteurs et collectifs de fanfictions sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Mettre en récit. Enjeux des formes contemporaines de narration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AJC CREM, Université de Lorraine Campus du Saulcy., Mar 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire Savoirs Réseaux Médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST-CERS, Collectif : Expériences Réseaux et Sociétés du Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires; IRIS, Institut de Recherche en Informatique de Toulouse., Apr 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977616v1</w:t>
+                <w:t xml:space="preserve">hal-04977550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auteurs et collectifs de fanfictions sur internet</w:t>
+                <w:t xml:space="preserve">Le récit comme dispositif d’échanges. Enjeux de l’appropriation de formes de narration : le cas des auteurs de fanfictions du “fandom” de One Piece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Savoirs Réseaux Médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISST-CERS, Collectif : Expériences Réseaux et Sociétés du Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires; IRIS, Institut de Recherche en Informatique de Toulouse., Apr 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque International Mettre en récit. Enjeux des formes contemporaines de narration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AJC CREM, Université de Lorraine Campus du Saulcy., Mar 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977550v1</w:t>
+                <w:t xml:space="preserve">hal-04977616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2732,51 +2732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D676FFD"/>
+    <w:nsid w:val="43961046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2963,51 +2963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-deramond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5087-7422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267850476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/251167864545122742926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deramond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Botella-Gragez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ev0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5395" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5178" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-deramond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5087-7422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267850476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/251167864545122742926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deramond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Botella-Gragez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ev0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5395" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5178" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>