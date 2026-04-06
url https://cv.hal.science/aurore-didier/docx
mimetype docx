--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -2189,70 +2189,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urbanisme, architecture et organisation socio-économique de la civilisation de l’Indus (2600/2500-1900 av. n.è.). Données récentes du site de Chanhu-daro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les séminaires d’Ausonius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Apr 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,142 +2336,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Urbanisme, architecture et organisation socio-économique de la civilisation de l’Indus (2600/2500-1900 av. n.è.). Données récentes du site de Chanhu-daro</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions céramiques et peuplements du Kech-Makran (Balochistan méridional, Pakistan) aux 3ème – 1er millénaires av. n.è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séminaires d’Ausonius</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Apr 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Actualité de la recherche archéologique en Orient" dirigé par Benjamin Mutin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2461,126 +2530,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102801v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05523700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
               </w:r>
@@ -2780,486 +2780,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2015-2025 Excavations at Chanhu-daro: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations, Oct 2025, Islamabad, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05523812v1</w:t>
+                <w:t xml:space="preserve">halshs-05523788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2015-2025 Excavations at Chanhu-daro: An overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations, Oct 2025, Islamabad, Pakistan</w:t>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05523788v1</w:t>
+                <w:t xml:space="preserve">halshs-05523812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2015 - 2025 excavations at Chanhu daro : an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plénière 3 : L'archéologie, un savoir pour le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanambelo Rasolondrainy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie au service des enjeux de notre temps. 80 ans de la Commission consultative des recherches archéologiques à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Europe et des Affaires étrangères, Dec 2025, Paris (Musée national des arts asiatiques-Guimet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Down by the river. Fluvial dynamics and resource exploitation in the 3rd millennium BCE Chanhu-daro, Sindh, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...123 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3341,50 +3341,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3406,178 +3527,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Directorate General of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh; Quaid-e Awam University of Engineering, Science and Technology, Nov 2025, Nawabshah, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523807v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-05102812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t>
               </w:r>
@@ -3783,64 +3783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,51 +4676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5011,548 +5011,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03851664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Light on the Early Developments of the Indus Valley Civilization (2500-1900 BCE). Recent excavations in Sindh by the French Archaeological Mission in the Indus Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karachi Literature Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Karachi, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Protohistoire du Pakistan : Recherches pionnières des missions archéologiques françaises au Balochistan et au Sindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance sur le Pakistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Sciences d'Outre-Mer, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et réalités. Contraintes sécuritaires et environnementales de la recherche archéologique dans le Bassin de l’Indus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Le terrain en Asie du Sud en contexte difficile : tour d’horizon des méthodologies développées par les chercheuses et chercheurs en sciences humaines et sociales "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française d'Extrême-Orient, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro, Sindh, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East - ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EDITION HIGHER EDUCATION AND RESEARCH ONLINE MEETINGS OF THE FRANCO-PAKISTANI INSTITUTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service de cooperation et action culturelle - Ambassade de France au Pakistan; Campus France, Mar 2021, Islamabad [visioconference], Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03167015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles 2019-2020 à Chanhu-daro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East - ICAANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la Mission Archéologique Française du Bassin de l'Indus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the ArScAn laboratory of CNRS and MAFBI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5568,126 +5637,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition en ligne des Rencontres Institutionnelles franco-pakistanaises de l’enseignement supérieur et de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Campus France - Pakistan, Mar 2021, [En ligne], Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153461v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03914908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Fouilles 2019-2020 à Chanhu-daro, Pakistan</w:t>
               </w:r>
@@ -5831,204 +5831,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseaux d'échanges inter-régionaux et supra-régionaux de la Civilisation de l'Indus (2500-1900 av. n.-è.) : Données récentes du site de Chanhu-daro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Routes de la Soie : circulation des idées, influences et enjeux culturels. Parcours de Master "Stratégies muséales et gestion de projets - Asie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Paris, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail des lapidaires et spécialisation artisanale à Chanhu-daro durant la première période Indus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe « Archéologie de l’Asie centrale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nanterre [Visioconférence], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03025642v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03094469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The works of the French Archaeological Missions in the Indus Basin: The Indus Civilization and its Predecessors</w:t>
               </w:r>
@@ -6631,51 +6631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2017-2018 Excavations at Chanhu-daro (Sindh, Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6713,51 +6713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,286 +7255,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization: Recent Discoveries at Chanhu-daro, Shaheed Benazirabad District, by the Pakistani-French Archaeological Mission in the Indus Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Karachi, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03134708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">2015-2017 Excavations at Chanhu-daro, Shaheed Benazirabad District, Sindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Mohenjo-daro and Indus Valley Civilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Fund for Mohenjo-daro; Ministry of Culture, Government of Sindh, Feb 2017, Mohenjo-daro, (Larkana), Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization: Recent Discoveries at Chanhu-daro, Shaheed Benazirabad District, by the Pakistani-French Archaeological Mission in the Indus Basin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further Research on the Beginning of the Indus Civilization in Sindh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7693,51 +7693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7926,204 +7926,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations and surveys in the Taung and Karchat regions</w:t>
+                <w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05431294v1</w:t>
+                <w:t xml:space="preserve">hal-05434452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2023-2024</w:t>
+                <w:t xml:space="preserve">Explorations and surveys in the Taung and Karchat regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434452v1</w:t>
+                <w:t xml:space="preserve">halshs-05431294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBAN WATER MANAGEMENT AT CHANHU-DARO</w:t>
               </w:r>
@@ -8325,51 +8325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8407,51 +8407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone and shells. Artisanal exploitation of hard animal materials in the Iranian-Pakistani region during the Neolithic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9005,51 +9005,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t>
+                <w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
@@ -9063,51 +9063,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02986876v1</w:t>
+                <w:t xml:space="preserve">halshs-02986833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXCAVATIONS AT AMRI, NINDOWARI AND PIRAK (1958- 1974)</w:t>
               </w:r>
@@ -9169,51 +9169,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t>
+                <w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
@@ -9227,51 +9227,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02986833v1</w:t>
+                <w:t xml:space="preserve">halshs-02986876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9975,51 +9975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions APDCA, pp.89-102, 2024, 2-904110-66-6. </w:t>
@@ -11467,51 +11467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faraz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11585,51 +11585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faraz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12915,51 +12915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13565,1837 +13565,1837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les 445 biens culturels saisis par les Douanes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Douanes et Droits indirects; Ministère de l'Europe et des Affaires étrangères; Ministère de la Culture. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur clichés photographiques d’objets du Pakistan et d’Afghanistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DGPJ-DCPJ, Sous-direction de la lutte contre la criminalité organisée et la délinquance financière, Office central de lutte contre le trafic des biens culturels. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The site of Miri Qalat and the Kech-Makran region (Balochistan, Pakistan) during the second half of the 3rd millennium BCE. Annual Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Shelby White and Leon Levy Program for Archaeological Publications. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de situation sur la coopération archéologique française sur l'Asie du Sud (Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Debaine-Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expertise sur clichés photographiques d’objets du Pakistan et d’Afghanistan</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization in Sindh and Balochistan. Annual Activity Report, Pak-France PERIDOT Research Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DGPJ-DCPJ, Sous-direction de la lutte contre la criminalité organisée et la délinquance financière, Office central de lutte contre le trafic des biens culturels. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Muhammad Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Higher Education Commission - Pakistan. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization in Sindh and Balochistan. Annual progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Muhammad Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères; Ministère de l'Enseignement supérieur, de la recherche et de l'innovation; Higher Education Commission - Pakistan. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Light on the beginning of the Indus Civilization (2500-1900 BCE) in southern Pakistan: Archaeological excavations at Chanhu-daro (Sindh-Pakistan) and explorations in Sindh-Kohistan (Pakistan). Research final report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">National Geographic Society – Committee for Research and Exploration. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-pakistanaise en archéologie. Partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Sénat - Groupe interparlementaire d'Amitié France-Pakistan. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The site of Miri Qalat and the Kech-Makran region (Balochistan, Pakistan) during the second half of the 3rd millennium BCE. Annual Report</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on the 2016 Field-Season in Sindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">The Shelby White and Leon Levy Program for Archaeological Publications. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-pakistanaise en archéologie. Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Sénat - Groupe interparlementaire d'Amitié France-Pakistan. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Note de synthèse sur les opérations projetées en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on Compositional Analysis of Chalcolithic – Bronze Age Ceramics from Kachi-Bolan (Pakistan), Kech-Makran (Pakistan), Indus Valley (Pakistan), Mundigak and Shortughaï (Afghanistan).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miri Qalat and the Kech-Makran region during the second half of the 3rd Millennium BCE. Annual report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Shelby White and Leon Levy Program for Archaeological Publications, Harvard University. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Rapport technique sur le déroulement des opérations de terrain en février-mars 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on the 2015 Field-Season in Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...1463 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -16710,51 +16710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundus Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17619,51 +17619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2004.1018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ibrahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beizaee Doost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ginkgo-editeur.fr/product-page/nindowari-pakistan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995431v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475322v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashraf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986718v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914677v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Muhammad Khan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986661v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04696061v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Ali Solangi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04653928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05154027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986742v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2004.1018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beizaee Doost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ginkgo-editeur.fr/product-page/nindowari-pakistan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995431v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475322v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashraf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986718v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914677v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Muhammad Khan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914693v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04696061v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Ali Solangi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04653928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05154027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986742v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>