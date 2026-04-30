--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2189,139 +2189,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traditions céramiques et peuplements du Kech-Makran (Balochistan méridional, Pakistan) aux 3ème – 1er millénaires av. n.è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Actualité de la recherche archéologique en Orient" dirigé par Benjamin Mutin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Department of Archaeology and Museums, Government of Pakistan, Oct 2025, Islamabad, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urbanisme, architecture et organisation socio-économique de la civilisation de l’Indus (2600/2500-1900 av. n.è.). Données récentes du site de Chanhu-daro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séminaires d’Ausonius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Apr 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,556 +2599,690 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Traditions céramiques et peuplements du Kech-Makran (Balochistan méridional, Pakistan) aux 3ème – 1er millénaires av. n.è.</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les missions archéologiques MAFISE (Iran) et MAFBI (Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Actualité de la recherche archéologique en Orient" dirigé par Benjamin Mutin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (INHA), France</w:t>
+              <w:t xml:space="preserve">Cours « Le terrain de A à Z – Archéologie Française à l’étranger » dirigé par Alexandre Farnoux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (Institut Michelet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières villes du sous-continent indo-pakistanais : un état de la question et apport des recherches de la MAFBI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’archéologie indienne « Les villes dans le monde indien et indianisé » dirigé par Vincent Lefèvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Department of Archaeology and Museums, Government of Pakistan, Oct 2025, Islamabad, Pakistan</w:t>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2015-2025 Excavations at Chanhu-daro: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations, Oct 2025, Islamabad, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2015 - 2025 excavations at Chanhu daro : an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plénière 3 : L'archéologie, un savoir pour le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanambelo Rasolondrainy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéologie au service des enjeux de notre temps. 80 ans de la Commission consultative des recherches archéologiques à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Europe et des Affaires étrangères, Dec 2025, Paris (Musée national des arts asiatiques-Guimet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Down by the river. Fluvial dynamics and resource exploitation in the 3rd millennium BCE Chanhu-daro, Sindh, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2902,663 +3299,266 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t>
+              <w:t xml:space="preserve">, Exploration and Excavation Branch, Karachi, Dec 2025, Karachi, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2015 - 2025 excavations at Chanhu daro : an overview</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
+              <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Plénière 3 : L'archéologie, un savoir pour le futur</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...218 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Exploration and Excavation Branch, Karachi, Dec 2025, Karachi, Pakistan</w:t>
-[...214 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Directorate General of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh; Quaid-e Awam University of Engineering, Science and Technology, Nov 2025, Nawabshah, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3783,64 +3783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4450,316 +4450,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Technical practices of the aceramic Neolithic communities from Mehrgarh (Balochistan, Pakistan). New data from the bone and antler industry – 1999/2000 field seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Soomro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03736077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et émergence des civilisations en Afghanistan aux IVe-IIe millénaires avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenaire de la Délégation Archéologique Française en Afghanistan (DAFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914856v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03914896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mundigak, à l’aube des Civilisations</w:t>
               </w:r>
@@ -5011,50 +5011,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03851664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Light on the Early Developments of the Indus Valley Civilization (2500-1900 BCE). Recent excavations in Sindh by the French Archaeological Mission in the Indus Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karachi Literature Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Karachi, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5102,126 +5171,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914866v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03914904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Protohistoire du Pakistan : Recherches pionnières des missions archéologiques françaises au Balochistan et au Sindh</w:t>
               </w:r>
@@ -5516,519 +5516,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03167015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Presentation of the ArScAn laboratory of CNRS and MAFBI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème édition en ligne des Rencontres Institutionnelles franco-pakistanaises de l’enseignement supérieur et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Campus France - Pakistan, Mar 2021, [En ligne], Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fouilles 2019-2020 à Chanhu-daro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de la Mission Archéologique Française du Bassin de l'Indus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur la gestion urbaine de l'eau et l'assainissement à Chanhu-daro (2019-2020).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">Aurore Didier</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03095029v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03041857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Fouilles 2019-2020 à Chanhu-daro, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03041857v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail des lapidaires et spécialisation artisanale à Chanhu-daro durant la première période Indus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’équipe « Archéologie de l’Asie centrale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nanterre [Visioconférence], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03025642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d'échanges inter-régionaux et supra-régionaux de la Civilisation de l'Indus (2500-1900 av. n.-è.) : Données récentes du site de Chanhu-daro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Routes de la Soie : circulation des idées, influences et enjeux culturels. Parcours de Master "Stratégies muséales et gestion de projets - Asie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Paris, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094469v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-03025642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The works of the French Archaeological Missions in the Indus Basin: The Indus Civilization and its Predecessors</w:t>
               </w:r>
@@ -6461,178 +6461,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the Taxila Institute for Asian Studies, Quaid-e Azam University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Islamabad, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The French Archaeological Mission in the Indus Basin. 60 Years of Pakistan-France cooperation in Archaeology and Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délégation pakistanaise au Laboratoire Archéologie et Sciences de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914925v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03914928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2017-2018 Excavations at Chanhu-daro (Sindh, Pakistan)</w:t>
               </w:r>
@@ -6815,50 +6815,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos de la chaîne-opératoire de fabrication du premier artefact produit par fonte à la cire perdue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI° Colloque du GMPCA : Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heritage Preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6867,182 +6992,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Now Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; British Council, Oct 2017, Lahore, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03134740v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-02985649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies and research on Indus Valley Civilization and possible courses to further the efforts</w:t>
               </w:r>
@@ -7160,338 +7160,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03134841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization: Recent Discoveries at Chanhu-daro, Shaheed Benazirabad District, by the Pakistani-French Archaeological Mission in the Indus Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Karachi, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03134708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2015-2017 Excavations at Chanhu-daro, Shaheed Benazirabad District, Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Mohenjo-daro and Indus Valley Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Fund for Mohenjo-daro; Ministry of Culture, Government of Sindh, Feb 2017, Mohenjo-daro, (Larkana), Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03041731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Amri To Chanhu Daro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Quivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Archaeological Heritage of Pakistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041865v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">halshs-03041731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Research on the Beginning of the Indus Civilization in Sindh.</w:t>
               </w:r>
@@ -8407,51 +8407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone and shells. Artisanal exploitation of hard animal materials in the Iranian-Pakistani region during the Neolithic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,50 +8759,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar on " French Contributions to Pakistan Studies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EXPLORATIONS IN KECH-MAKRAN AND EXCAVATIONS AT MIRI QALAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8811,139 +8893,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986870v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXCAVATIONS AT NAUSHARO (1985-1996) AND OTHER SITES</w:t>
               </w:r>
@@ -9005,51 +9005,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t>
+                <w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
@@ -9063,75 +9063,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02986833v1</w:t>
+                <w:t xml:space="preserve">halshs-02986876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXCAVATIONS AT AMRI, NINDOWARI AND PIRAK (1958- 1974)</w:t>
+                <w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
@@ -9145,75 +9145,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02986798v1</w:t>
+                <w:t xml:space="preserve">halshs-02986833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t>
+                <w:t xml:space="preserve">EXCAVATIONS AT AMRI, NINDOWARI AND PIRAK (1958- 1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
@@ -9227,51 +9227,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02986876v1</w:t>
+                <w:t xml:space="preserve">halshs-02986798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9592,51 +9592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Quivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme-François Haquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,51 +9685,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02976883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10057,175 +10057,50 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archéologie au prisme des environnements du passé et aux prises avec les menaces environnementales actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...123 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10271,73 +10146,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Lehoërff; Nicolas Grimal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie française en France et à l'étranger. Assises scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782877547208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional settlement of Kech-Makran, Pakistan between the fifth and third millennia BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10357,73 +10232,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Mutin; Nasir Eskandari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Archaeological Research on the Southeastern Iranian Plateau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03475310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seals and Seal Impressions from Kech-Makran (Balochistan, Southwestern Pakistan), 4th and 3rd Millennia BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10443,340 +10318,340 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asko Parpola; Petteri Koskikallio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus of Indus seals and inscriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (3), Annales Academiae Scientiarum Fennicae, pp.xxvi-xxxv, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositional Analyses of Chalcolithic and Bronze Age Ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary Results and Interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979829v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri-Paul Francfort; Nikolaus Boroffka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Roxiana Project. Archaeological Researches on Metal and Pottery Assemblages from the Oxus Basin to the Indus Valley during Protohistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dietrich Reimer Verlag, In press, Archäologie in Iran und Turan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polychrome wares from Pakistani Makran, Mehrgarh/Nausharo (Pakistan) and Mundigak (Afghanistan): First results of the archaeometric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aurore Didier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Coquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bouquillon</w:t>
+                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mirambet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verena Widorn; Ute Franke; Petra Latschenberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asian Archaeology and Art 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-24, 2016, Contextualizing Material Culture in South and Central Asia in Pre-Modern Times</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kech-Makran region in Protohistoric Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10796,73 +10671,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ute Franke; Elisa Cortesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lost and Found. Prehistoric Pottery Treasures from Baluchistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMB, pp.297-333, 2015, 978-3-00-051309-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ЗАСЕЛЕНИЕ КЕШ-МАКРАНА В ПРОТОИСТОРИЧЕСКУЮ ЭПОХУ (III ТЫСЯЧЕЛЕТИЕ ДО Н.Э.): КЕРАМИЧЕСКИЙ КОМПЛЕКС ПЕРИОДА IIIС НА ГОРОДИЩЕ МИРИ-КАЛАТ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10882,73 +10757,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.-P. Francfort; S. Mustafayev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">АРХЕОЛОГИЯ И ИСТОРИЯ ЦЕНТРАЛЬНОЙ АЗИИ В ТРУДАХ ФРАНЦУЗСКИХ УЧЕНЫХ ТОМ I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute for Central Asian Studies - IICAS, pp.7-29, 2014, 978-9943-357-10-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02995431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions céramiques protohistoriques du Makran pakistanais dans la compréhension des relations indo-iraniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10968,73 +10843,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julio Bendezu-Sarmiento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie française en Asie centrale. Nouvelles recherches et enjeux socio-culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21/22, Editions de Boccard, pp.461-486, 2013, Cahiers d'Asie centrale, 978-2-7018-0347-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières céramiques fines d’Asie moyenne aux IVe et IIIe millénaires av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11044,74 +10919,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalismes. De l'archéologie au musée. Mélanges en l'honneur de Jean-François Jarrige</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-192, 2012, Indicopleustoi, 978-2-503-54444-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11121,290 +10996,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo : &amp;quot;La civilisation de l'Indus une utopie disparue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’un complexe artisanal lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéo : &amp;quot;La civilisation de l'Indus une utopie disparue ?</w:t>
+                <w:t xml:space="preserve">Trésors céramiques du Balochistan saisis par les Douanes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03914960v1</w:t>
+                <w:t xml:space="preserve">halshs-02986805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d’un complexe artisanal lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fouilles 2015-2018 à Chanhu-daro, Sindh, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11414,5193 +11289,5429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faraz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faraz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali K Lashari</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis concernant la réhabilitation et la restauration du site de Mehrgarh (09/2023) et note sur la coopération archéologique française au Balochistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambassade de France au Pakistan. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04292459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉTAT DES LIEUX SUR LES SITES ARCHÉOLOGIQUES FOUILLÉS PAR LES MISSIONS FRANÇAISES ET DANS SES ZONES D’INTERVENTION SUITE AUX INONDATIONS DE L’ÉTÉ 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03791533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundus Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeological sites excavated or surveyed by the French Missions in Balochistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Department of Archaeology and Museums, Government of Pakistan. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'Activité 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ICOMOS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final completion Report, Pak-France PERIDOT Research Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Higher Education Commission - Pakistan; Ministère de l'Europe et des Affaires étrangères; Ministère de l'Enseignement Supérieur et de la Recherche. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annual Activity Report, Pak-France Peridot research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Higher Education Commission - Pakistan; Ministère de l'Europe et des Affaires étrangères; Ministère de l'Enseignement Supérieur et de la Recherche. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 445 biens culturels saisis par les Douanes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Douanes et Droits indirects; Ministère de l'Europe et des Affaires étrangères; Ministère de la Culture. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur clichés photographiques d’objets du Pakistan et d’Afghanistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DGPJ-DCPJ, Sous-direction de la lutte contre la criminalité organisée et la délinquance financière, Office central de lutte contre le trafic des biens culturels. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The site of Miri Qalat and the Kech-Makran region (Balochistan, Pakistan) during the second half of the 3rd millennium BCE. Annual Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Shelby White and Leon Levy Program for Archaeological Publications. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de situation sur la coopération archéologique française sur l'Asie du Sud (Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Debaine-Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization in Sindh and Balochistan. Annual Activity Report, Pak-France PERIDOT Research Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Muhammad Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Higher Education Commission - Pakistan. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization in Sindh and Balochistan. Annual progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Muhammad Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères; Ministère de l'Enseignement supérieur, de la recherche et de l'innovation; Higher Education Commission - Pakistan. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Light on the beginning of the Indus Civilization (2500-1900 BCE) in southern Pakistan: Archaeological excavations at Chanhu-daro (Sindh-Pakistan) and explorations in Sindh-Kohistan (Pakistan). Research final report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">National Geographic Society – Committee for Research and Exploration. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-pakistanaise en archéologie. Partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Sénat - Groupe interparlementaire d'Amitié France-Pakistan. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Note de synthèse sur les opérations projetées en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on Compositional Analysis of Chalcolithic – Bronze Age Ceramics from Kachi-Bolan (Pakistan), Kech-Makran (Pakistan), Indus Valley (Pakistan), Mundigak and Shortughaï (Afghanistan).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on the 2016 Field-Season in Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-pakistanaise en archéologie. Partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Ali K Lashari</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Sénat - Groupe interparlementaire d'Amitié France-Pakistan. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miri Qalat and the Kech-Makran region during the second half of the 3rd Millennium BCE. Annual report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Shelby White and Leon Levy Program for Archaeological Publications, Harvard University. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Rapport technique sur le déroulement des opérations de terrain en février-mars 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on the 2015 Field-Season in Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Note de synthèse sur les opérations projetées en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miri Qalat and the Kech-Makran region during the second half of the 3rd Millennium BCE. Annual report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Shelby White and Leon Levy Program for Archaeological Publications, Harvard University. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Note de synthèse sur les opérations projetées en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French-Italian Archaeological and Paleoenviromental cooperation in Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Besenval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Maiorano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t>
+              <w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture of Oman. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02987117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics and evolution of painting techniques used for ceramics manufactured in Pakistan, Afghanistan and Central Asia during the 4th-2nd millennia BCE. Cultural Heritage Advanced Research Infrastructures: Synergy for a Multidisciplinary Approach to Conservation/Restoration (CHARISMA), FIXLAB-AGLAE Experiment Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Recherche et de Restauration des Musées de France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport : saison 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Rapport sur les opérations effectuées en 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport préliminaire, campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zakir Khan</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t>
+              <w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...572 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...3355 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Monnier</w:t>
-[...45 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05249438v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-03670843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (4)</w:t>
+        <w:t xml:space="preserve">Vidéo (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Milk to History: AgroChrono Project in Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Ahmed Sheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Ahmed Zardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science Meets History. Archaeometric Analysis of Indus Artefacts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Ahmed Sheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geoarchaeological Investigation Dry core drilling at Chanhu-Daro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Ahmed Sheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safraz Ali Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faraz Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Chanhu Daro: Archaeological Discoveries with Dr. Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Ahmed Sheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries to the Indus Valley Civilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16648,139 +16759,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Quivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologue du futur. Bioarchéologie, cartographie et en méthodes de conservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundus Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16790,51 +16901,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16863,73 +16974,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE), Bologna, 6-9 April 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04365872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man and environment in Prehistoric and Protohistoric South Asia: New Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16945,51 +17056,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of the European Association of South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. 12.1, Brepols, 2016, Indicopleustoi, 978-2-503-56803-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02976903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16999,51 +17110,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations at Chanhu-daro, Field-Season 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17065,81 +17176,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Laurent-Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, Sindh Antiquities</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17149,51 +17260,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17202,197 +17313,197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label Archéologie 2020-2021. La Mission Archéologique Française du Bassin de l’Indus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mission Archéologique Française du Bassin de l’Indus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique de l’Indus (M.A.I.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Quivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17414,65 +17525,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17619,51 +17730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2004.1018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beizaee Doost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ginkgo-editeur.fr/product-page/nindowari-pakistan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995431v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475322v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashraf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986718v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914677v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Muhammad Khan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914693v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04696061v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Ali Solangi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04653928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05154027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986742v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2004.1018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beizaee Doost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ginkgo-editeur.fr/product-page/nindowari-pakistan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995431v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashraf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914846v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Muhammad Khan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914693v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914737v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914815v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Ahmed Zardari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04696061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Ali Solangi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04653928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05154027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986742v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>