--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2189,634 +2189,1100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traditions céramiques et peuplements du Kech-Makran (Balochistan méridional, Pakistan) aux 3ème – 1er millénaires av. n.è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Actualité de la recherche archéologique en Orient" dirigé par Benjamin Mutin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme, architecture et organisation socio-économique de la civilisation de l’Indus (2600/2500-1900 av. n.è.). Données récentes du site de Chanhu-daro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">Les séminaires d’Ausonius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Apr 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Department of Archaeology and Museums, Government of Pakistan, Oct 2025, Islamabad, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Urbanisme, architecture et organisation socio-économique de la civilisation de l’Indus (2600/2500-1900 av. n.è.). Données récentes du site de Chanhu-daro</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières villes du sous-continent indo-pakistanais : un état de la question et apport des recherches de la MAFBI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séminaires d’Ausonius</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Apr 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’archéologie indienne « Les villes dans le monde indien et indianisé » dirigé par Vincent Lefèvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les missions archéologiques MAFISE (Iran) et MAFBI (Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cours « Le terrain de A à Z – Archéologie Française à l’étranger » dirigé par Alexandre Farnoux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (Institut Michelet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2015-2025 Excavations at Chanhu-daro: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations, Oct 2025, Islamabad, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2015 - 2025 excavations at Chanhu daro : an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les missions archéologiques MAFISE (Iran) et MAFBI (Pakistan)</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plénière 3 : L'archéologie, un savoir pour le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanambelo Rasolondrainy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours « Le terrain de A à Z – Archéologie Française à l’étranger » dirigé par Alexandre Farnoux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, May 2025, Paris (Institut Michelet), France</w:t>
+              <w:t xml:space="preserve">L’archéologie au service des enjeux de notre temps. 80 ans de la Commission consultative des recherches archéologiques à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Europe et des Affaires étrangères, Dec 2025, Paris (Musée national des arts asiatiques-Guimet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Down by the river. Fluvial dynamics and resource exploitation in the 3rd millennium BCE Chanhu-daro, Sindh, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’archéologie indienne « Les villes dans le monde indien et indianisé » dirigé par Vincent Lefèvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2833,732 +3299,266 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t>
+              <w:t xml:space="preserve">, Exploration and Excavation Branch, Karachi, Dec 2025, Karachi, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2015-2025 Excavations at Chanhu-daro: An overview</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ayoob Khiljee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations, Oct 2025, Islamabad, Pakistan</w:t>
-[...611 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France au Pakistan; Directorate General of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh; Quaid-e Awam University of Engineering, Science and Technology, Nov 2025, Nawabshah, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3783,64 +3783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4007,51 +4007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reevaluation of the Chronology of the Neolithic Period at Mehrgarh, Pakistan, and its Multiple Implications for Understanding Early Farming Life in Northwest South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4450,316 +4450,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Soomro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation et émergence des civilisations en Afghanistan aux IVe-IIe millénaires avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la Délégation Archéologique Française en Afghanistan (DAFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Technical practices of the aceramic Neolithic communities from Mehrgarh (Balochistan, Pakistan). New data from the bone and antler industry – 1999/2000 field seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914896v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">halshs-03914856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mundigak, à l’aube des Civilisations</w:t>
               </w:r>
@@ -5667,191 +5667,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03914908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur la gestion urbaine de l'eau et l'assainissement à Chanhu-daro (2019-2020).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Fouilles 2019-2020 à Chanhu-daro, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03041857v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-03095029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur la gestion urbaine de l'eau et l'assainissement à Chanhu-daro (2019-2020).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aurore Didier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03095029v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03041857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail des lapidaires et spécialisation artisanale à Chanhu-daro durant la première période Indus</w:t>
               </w:r>
@@ -7814,51 +7814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8407,51 +8407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone and shells. Artisanal exploitation of hard animal materials in the Iranian-Pakistani region during the Neolithic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,50 +8759,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EXPLORATIONS IN KECH-MAKRAN AND EXCAVATIONS AT MIRI QALAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8811,139 +8893,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on " French Contributions to Pakistan Studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986658v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXCAVATIONS AT NAUSHARO (1985-1996) AND OTHER SITES</w:t>
               </w:r>
@@ -9315,51 +9315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, In press, 978-2-503-56803-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10195,51 +10195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional settlement of Kech-Makran, Pakistan between the fifth and third millennia BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Mutin; Nasir Eskandari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Archaeological Research on the Southeastern Iranian Plateau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -10281,51 +10281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seals and Seal Impressions from Kech-Makran (Balochistan, Southwestern Pakistan), 4th and 3rd Millennia BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asko Parpola; Petteri Koskikallio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus of Indus seals and inscriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (3), Annales Academiae Scientiarum Fennicae, pp.xxvi-xxxv, In press</w:t>
@@ -10367,51 +10367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Analyses of Chalcolithic and Bronze Age Ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary Results and Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10634,51 +10634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kech-Makran region in Protohistoric Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ute Franke; Elisa Cortesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lost and Found. Prehistoric Pottery Treasures from Baluchistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMB, pp.297-333, 2015, 978-3-00-051309-1</w:t>
@@ -10806,51 +10806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions céramiques protohistoriques du Makran pakistanais dans la compréhension des relations indo-iraniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julio Bendezu-Sarmiento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie française en Asie centrale. Nouvelles recherches et enjeux socio-culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21/22, Editions de Boccard, pp.461-486, 2013, Cahiers d'Asie centrale, 978-2-7018-0347-0</w:t>
@@ -11578,51 +11578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11769,50 +11769,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali K Lashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11861,199 +11979,199 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
@@ -12085,4173 +12203,4055 @@
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis concernant la réhabilitation et la restauration du site de Mehrgarh (09/2023) et note sur la coopération archéologique française au Balochistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambassade de France au Pakistan. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04292459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉTAT DES LIEUX SUR LES SITES ARCHÉOLOGIQUES FOUILLÉS PAR LES MISSIONS FRANÇAISES ET DANS SES ZONES D’INTERVENTION SUITE AUX INONDATIONS DE L’ÉTÉ 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03791533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ambassade de France au Pakistan. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundus Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeological sites excavated or surveyed by the French Missions in Balochistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Department of Archaeology and Museums, Government of Pakistan. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'Activité 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ICOMOS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final completion Report, Pak-France PERIDOT Research Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Higher Education Commission - Pakistan; Ministère de l'Europe et des Affaires étrangères; Ministère de l'Enseignement Supérieur et de la Recherche. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annual Activity Report, Pak-France Peridot research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Higher Education Commission - Pakistan; Ministère de l'Europe et des Affaires étrangères; Ministère de l'Enseignement Supérieur et de la Recherche. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zakir Khan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 445 biens culturels saisis par les Douanes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Douanes et Droits indirects; Ministère de l'Europe et des Affaires étrangères; Ministère de la Culture. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur clichés photographiques d’objets du Pakistan et d’Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DGPJ-DCPJ, Sous-direction de la lutte contre la criminalité organisée et la délinquance financière, Office central de lutte contre le trafic des biens culturels. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The site of Miri Qalat and the Kech-Makran region (Balochistan, Pakistan) during the second half of the 3rd millennium BCE. Annual Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Shelby White and Leon Levy Program for Archaeological Publications. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">K. Debue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de situation sur la coopération archéologique française sur l'Asie du Sud (Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Debaine-Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization in Sindh and Balochistan. Annual Activity Report, Pak-France PERIDOT Research Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Muhammad Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Higher Education Commission - Pakistan. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization in Sindh and Balochistan. Annual progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Muhammad Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères; Ministère de l'Enseignement supérieur, de la recherche et de l'innovation; Higher Education Commission - Pakistan. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Light on the beginning of the Indus Civilization (2500-1900 BCE) in southern Pakistan: Archaeological excavations at Chanhu-daro (Sindh-Pakistan) and explorations in Sindh-Kohistan (Pakistan). Research final report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">National Geographic Society – Committee for Research and Exploration. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-pakistanaise en archéologie. Partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Sénat - Groupe interparlementaire d'Amitié France-Pakistan. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Archaeological sites excavated or surveyed by the French Missions in Balochistan</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on the 2016 Field-Season in Sindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Department of Archaeology and Museums, Government of Pakistan. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-pakistanaise en archéologie. Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Sénat - Groupe interparlementaire d'Amitié France-Pakistan. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'Activité 2021</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Note de synthèse sur les opérations projetées en 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021</w:t>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on Compositional Analysis of Chalcolithic – Bronze Age Ceramics from Kachi-Bolan (Pakistan), Kech-Makran (Pakistan), Indus Valley (Pakistan), Mundigak and Shortughaï (Afghanistan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miri Qalat and the Kech-Makran region during the second half of the 3rd Millennium BCE. Annual report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Shelby White and Leon Levy Program for Archaeological Publications, Harvard University. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Rapport technique sur le déroulement des opérations de terrain en février-mars 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on the 2015 Field-Season in Sindh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Shakir Ali Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Note de synthèse sur les opérations projetées en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miri Qalat and the Kech-Makran region during the second half of the 3rd Millennium BCE. Annual report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Shelby White and Leon Levy Program for Archaeological Publications, Harvard University. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Note de synthèse sur les opérations projetées en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics and evolution of painting techniques used for ceramics manufactured in Pakistan, Afghanistan and Central Asia during the 4th-2nd millennia BCE. Cultural Heritage Advanced Research Infrastructures: Synergy for a Multidisciplinary Approach to Conservation/Restoration (CHARISMA), FIXLAB-AGLAE Experiment Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Recherche et de Restauration des Musées de France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French-Italian Archaeological and Paleoenviromental cooperation in Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Besenval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Maiorano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture of Oman. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02987117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport : saison 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] ICOMOS. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française du Bassin de l’Indus – Rapport sur les opérations effectuées en 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger du Ministère de l'Europe et des Affaires Étrangères, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport préliminaire, campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Higher Education Commission - Pakistan; Ministère de l'Europe et des Affaires étrangères; Ministère de l'Enseignement Supérieur et de la Recherche. 2020</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...423 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...2523 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670843v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-05249438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16439,51 +16439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -16821,51 +16821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundus Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17023,51 +17023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man and environment in Prehistoric and Protohistoric South Asia: New Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of the European Association of South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. 12.1, Brepols, 2016, Indicopleustoi, 978-2-503-56803-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17730,51 +17730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2004.1018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beizaee Doost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ginkgo-editeur.fr/product-page/nindowari-pakistan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995431v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashraf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914846v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Muhammad Khan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914693v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914737v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914815v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Ahmed Zardari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04696061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Ali Solangi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04653928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05154027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986742v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2011.5420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2004.1018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beizaee Doost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ginkgo-editeur.fr/product-page/nindowari-pakistan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978585v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995431v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986625v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashraf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986631v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914846v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Muhammad Khan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986661v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914693v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914718v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914737v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914815v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Ahmed Zardari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04696061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Ali Solangi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04653928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05154027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986742v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>