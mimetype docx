--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -730,295 +730,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podocotyle atomon (Trematoda: Digenea) impacts reproductive behaviour, survival and physiology in Gammarus zaddachi (Amphipoda)</w:t>
+                <w:t xml:space="preserve">Screening of marine microalgae: Investigation of new exopolysaccharide producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine L. Arundell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Wedell</w:t>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Bojko</w:t>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin S. J. Rogers</w:t>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/dao03416⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.101711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359158v1</w:t>
+                <w:t xml:space="preserve">hal-02364692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of marine microalgae: Investigation of new exopolysaccharide producers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Podocotyle atomon (Trematoda: Digenea) impacts reproductive behaviour, survival and physiology in Gammarus zaddachi (Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Laroche</w:t>
+                <w:t xml:space="preserve">Katherine L. Arundell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+                <w:t xml:space="preserve">Nina Wedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+                <w:t xml:space="preserve">Jamie Bojko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Delattre</w:t>
+                <w:t xml:space="preserve">Martin S. J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44, pp.101711. </w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (1), pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/dao03416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364692v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the microsporidian Nosema ceranae on the gut epithelium renewal of the honeybee, Apis mellifera</w:t>
               </w:r>
@@ -1266,424 +1266,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feminizing microsporidia on the masculinizing function of the androgenic gland in Gammarus duebeni.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Detection and Localization of Microsporidian Parasites in Invertebrate Hosts by Using In Situ Hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jahnke</w:t>
+                <w:t xml:space="preserve">Judith E. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith E. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+                <w:t xml:space="preserve">Leellen Solter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison M. Dunn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Alejandra Perotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk R. Braig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.11.008⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (1), pp.385-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02699-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773142v1</w:t>
+                <w:t xml:space="preserve">hal-01609937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific detection and localization of microsporidian parasites in invertebrate hosts by using in situ hybridization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of feminizing microsporidia on the masculinizing function of the androgenic gland in Gammarus duebeni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith E. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alejandra Perotti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alison M. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02699-12⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783397v1</w:t>
+                <w:t xml:space="preserve">hal-00773142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Detection and Localization of Microsporidian Parasites in Invertebrate Hosts by Using In Situ Hybridization</w:t>
+                <w:t xml:space="preserve">Specific detection and localization of microsporidian parasites in invertebrate hosts by using in situ hybridization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith E. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith E. Smith</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leellen Solter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alejandra Perotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk R. Braig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (1), pp.385-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02699-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609937v1</w:t>
+                <w:t xml:space="preserve">hal-00783397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatospora eriocheir (Wang and Chen, 2007) gen. et comb. nov. infecting invasive Chinese mitten crabs (Eriocheir sinensis) in Europe</w:t>
               </w:r>
@@ -1805,709 +1805,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of Leptopilina boulardi success in Drosophila hosts : What is inside the Black Box ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virulence strategies in parasitoid Hymenoptera as an example of adaptative diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332 (4), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2008.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410262v1</w:t>
+                <w:t xml:space="preserve">hal-00410533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local, Geographic and Phylogenetic Scales of Coevolution in Drosophila–Parasitoid Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Carton</w:t>
+                <w:t xml:space="preserve">A serpin from the parasitoid wasp Leptopilina boulardi targets the Drosophila phenoloxidase cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poirie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (33), pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410536v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local, geographic and phylogenetic scales of coevolution in Drosophila-Parasitoid interactions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Variation of Leptopilina boulardi success in Drosophila hosts : What is inside the Black Box ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 70, pp.281-295. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 70, pp.148-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659255v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serpin from the parasitoid wasp Leptopilina boulardi targets the Drosophila phenoloxidase cascade</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local, Geographic and Phylogenetic Scales of Coevolution in Drosophila–Parasitoid Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Moreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70, pp.282-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00435637v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence strategies in parasitoid Hymenoptera as an example of adaptive diversity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Local, geographic and phylogenetic scales of coevolution in Drosophila-Parasitoid interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylene Poirie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 332 (2-3), pp.311-320. </w:t>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70, pp.281-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2008.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-308X(09)70011-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665432v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of Leptopilina boulardi success in Drosophila hosts: what is inside the black box?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70, pp.147-188. </w:t>
@@ -2539,131 +2539,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence strategies in parasitoid Hymenoptera as an example of adaptative diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Dubuffet</w:t>
+                <w:t xml:space="preserve">Virulence strategies in parasitoid Hymenoptera as an example of adaptive diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 332 (4), pp.311-320. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+              <w:t xml:space="preserve">, 2009, 332 (2-3), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2008.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410533v1</w:t>
+                <w:t xml:space="preserve">hal-02665432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of success of Leptopilina boulardi in Drosophila yakuba: The mechanisms explored</w:t>
               </w:r>
@@ -2688,64 +2688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (6), pp.597-602. </w:t>
@@ -2789,674 +2789,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic interactions between the parasitoid wasp Leptopilina boulardi and its Drosophila hosts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Genetic interactions between a parasitoid wasp and its Drosophila hosts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Drezen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylene Poirie</w:t>
+                <w:t xml:space="preserve">J.-M. Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 98 (1), pp.21-27. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 98, pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656855v1</w:t>
+                <w:t xml:space="preserve">hal-00088562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic interactions between the parasitoid wasp Leptopilina boulardi and its Drosophila hosts.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Genetic interactions between the parasitoid wasp Leptopilina boulardi and its Drosophila hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drezen J.-M.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Poirie</w:t>
+                <w:t xml:space="preserve">J.M. Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Poirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 98, pp.21-27</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 98 (1), pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193317v1</w:t>
+                <w:t xml:space="preserve">hal-02656855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic interactions between a parasitoid wasp and its Drosophila hosts.</w:t>
+                <w:t xml:space="preserve">Genetic interactions between the parasitoid wasp Leptopilina boulardi and its Drosophila hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poirié</w:t>
+                <w:t xml:space="preserve">Drezen J.-M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98, pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088562v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dubuffet</w:t>
+                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodriguez Alvarez C.I.</w:t>
+                <w:t xml:space="preserve">Clara Isabel Rodriguez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drezen J.M.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Poirie</w:t>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Poirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 31(2), pp.170-177</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2006.00505.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080689v1</w:t>
+                <w:t xml:space="preserve">hal-02655404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylene Poirie</w:t>
+                <w:t xml:space="preserve">Rodriguez Alvarez C.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Alphen J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 31 (2), pp.170-177. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 31(2), pp.170-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655404v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3635,51 +3635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09196E60"/>
+    <w:nsid w:val="E3AE2436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3866,51 +3866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-dubuffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9529-7200" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109217950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3487-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon M. Murareanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle V. Antao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33400-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Prybylski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Fayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2021.102518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15618" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02359158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L. Arundell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wedell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bojko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S. J. Rogers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roriz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.09.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01588049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Boutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jahnke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Dunn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.11.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FTM7MZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leellen Solter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alejandra Perotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk R. Braig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02699-12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stentiford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Bateman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuffet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.07.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM7RK1Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poirie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70011-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70006-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.10.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPBKHGT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drezen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800893" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alvarez C.I." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Alphen J.M." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Isabel Rodriguez Alvarez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2006.00505.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWZ6TPPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-dubuffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9529-7200" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109217950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3487-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon M. Murareanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle V. Antao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33400-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Prybylski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Fayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2021.102518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15618" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101711" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02359158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L. Arundell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wedell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bojko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S. J. Rogers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roriz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.09.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01588049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Boutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Smith" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leellen Solter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alejandra Perotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk R. Braig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02699-12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jahnke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Dunn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FTM7MZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stentiford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Bateman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuffet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.07.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM7RK1Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poirie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70011-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70006-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.10.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPBKHGT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drezen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800893" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Isabel Rodriguez Alvarez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2006.00505.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWZ6TPPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080689v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alvarez C.I." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Alphen J.M." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>