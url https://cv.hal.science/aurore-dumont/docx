--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AURORE DUMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences,  Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurore-dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4084-2785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires et thèmes de recherche en anthropologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aires culturelles toungouse, mongole et chinoise en République populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politique de l’ethnicité et rapports entre autorités politiques et &amp;quot;minortés ethniques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapports autochtones au territoire et à l’environnement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques rituelles et dynamiques identitaires en lien avec les politiques chinoises de patrimonialisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trajectoires de vie dans les marges de la Chine du Nord-Est</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Défis et opportunités de la transition urbaine dans les petites et moyennes villes de Mongolie-Intérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 : Maîtresse de conférences, Université Paris Cité, UFR des Langues et Civilisations de l’Asie Orientale (Études chinoises) & UFR Études interculturelles de langues appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 : ATER Études asiatiques, EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Boursière Marie Skłodowska-Curie, Commission européenne, GSRL (UMR 8582)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Ingénieure d’études,  CRCAO (UMR 8155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Postdoctorante, Academia Sinica, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Postdoctorante, École française d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Postdoctorante, The Chinese University of Hong Kong, Hong Kong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 : Doctorat en anthropologie, EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (2020), pp.9-275, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way to Sociability: Social and Ritual Drinking in Inner Mongolia during the Twentieth and Twenty-First Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中國飲食文化 [Journal of Chinese Dietary Culture] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.165-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une ethnographie in situ chez les pasteurs de Mongolie-Intérieure à une ethnographie à distance sur WeChat : pratiques et enjeux d’un terrain chinois multi-situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terrains numériques, 14, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred land cairns and shamanic burial sites on the Sino-Russo-Mongolian borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631369.2023.2190875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Transborder Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.29-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions et symbolismes des représentations écrites en contexte bouddhique et chamanique (Mongolie-Intérieure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Indigenous Sacred Sites into Intangible Heritage: Authority Figures and Ritual Appropriation in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community, Faith and Politics. The Ovoos of the Shinehen Buryats throughout the 20th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">由敖包看东北亚环境问题：草地主位的生态知识、政治表述及仪式实践</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北冰洋研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des sociétés pastorales de Mongolie-Intérieure au monde chinois contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">当代呼伦贝尔草原的敖包祭祀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">呼伦贝尔学院学报</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Anderson et Dmitry V. Arzyutov, « The Etnos Archipelago: Sergei M. Shirokogoroff and the Life History of a Controversial Anthropological Concept »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (6), pp.754-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERMANDER, Benoît, Liz HINGLEY, et Liang ZHANG. 2018. Shanghai Sacred: The Religious Landscape of a Global City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature relationships in the Tungus societies of Siberia and Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples, 49, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Evenki reindeer herders still nomads? The alternate use of different types of spaces in Inner Mongolia, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde perdu de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes perdus, mondes rêvés, 7, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declining Evenki 'Identities': Playing with loyalty in modern and contemporary China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Loyalty and Disloyalty on the Russia-China border, 28 (4), pp.515-530. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757206.2017.1351363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xie, Ecological Migrants. The Relocation of China’s Ewenki Reindeer Herders (New York, Oxford, Berghahn, 2015. 220 pp. ISBN 978-1-78238632-2. Price: $ 95.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112 (1), pp.363-364. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2017-1-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Sacred Monuments in Hulun Buir: Their Narratives and Contemporary Worship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Currents: East Asian History and Culture Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.200-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « patrimoine culturel du renne » : pratiques touristiques et trajectoires nomades chez les Évenk de Chine (Mongolie-Intérieure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78-79 (2-3), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billé, Sinophobia. Anxiety, Violence and the Making of Mongolian Identity. Honolulu, University of Hawai’i Press, 2015. 255 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bulgakova, Nanai Shamanic Culture in Indigenous Discourse (Fürstenberg/Havel, Kulturstiftung Sibirien, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Dan, Remote Homeland, Recovered Borderland. Manchus, Manchoukuo, and Manchuria, 1907-1985 (Honolulu, University of Hawai’i Press, 2011),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fardeau des petits empereurs. Une génération d’enfants uniques en Chine (Nanterre, Société d’ethnologie, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.424-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névot, Comme le sel, je suis le cours de l’eau. Le chamanisme à écriture des Yi du Yunnan (Chine), Nanterre : Société d’ethnologie, 2008. 316 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Human-Animal Adaptation among the Pastoralists of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Finn Arne Jørgensen; Dolly Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Spaces. Technology, Mediation, and Human-Animal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pittsburgh Press, pp.45-63, 2024, 9780822948308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">От лесов до пастбищ: эвенки в Китайской Народной Республике</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Sirina; Ludmila Missonova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Тунгусо-маньчжурские народы Сибири и Дальнего востока: Эвенки. Эвены. Негидальцы. Уильта. Нанайцы. Ульчи, Удэгейцы. Орочи</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nauka Publishing House, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mongolian Muzzle in the Chinese Grasslands. The Shifting Uses of the Camel in Nomadic Pastoralism and Festivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Teo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Animal Interactions in Anthropocene Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-92, 2023, 9781032079219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Faces of Nomadism among the Reindeer Ewenki: Uses of Land, Mobility and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashild Kolås; Yuanyuan Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ewenki of Aoluguya: Reclaiming the Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2015, 978-1-78238-630-8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt9qcsvx.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred Cairns (Ovoo, Oboo) in the Mongolian Cultural World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Asian History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190277727.013.829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écotourisme chez les Évenks du renne : de nouvelles relations entre nomades et sédentaires en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale. Sociétés, mobilités et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.273-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wure'ertu: Evenki migrations in early times and their relationship with rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wure'Ertu Wure'Ertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Cairns as A Support for Local Memory and Oral History Among the Pastoralists of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Histories, Environment and Mobile Pastoralism in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Masaryk, Apr 2025, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter le fait rituel pour appréhender les histoires locales. Le cas des monuments sacrés de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’axe de recherche CCJ « Faits rituels, fait s religieux en Asie orientale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine, Corée Japon, Mar 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités de la ville en mutation. Une étude comparative des pratiques socio-culturelles et spatiales à Hailar et Oulan-Bator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgalan Sukhbaatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités mongoles. Passé, présent et futur dans les études mongoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlotte Marchina; Raphaël Blanchier; INALCO, Nov 2025, Paris Inalco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Changes and Cultural Practices : A Cross-Cultural Dialogue Between France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence &amp; Mutuality : Toward a New Form of Human Civilizations, Hohhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université normale de Mongolie-Intérieure, 2025, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoral Knowledge, Spirituality and Adaptation to Climate Change among the Pastoralists of Hulun Buir (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unearthing Humanity. Critical and Urgent Epistemic Redefinitions in World Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Anthropological Union, Nov 2025, Antigua (online), Guatemala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Territorial and Ethnic Belonging through the Construction and Worship of Sacred Sites in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Spirituality in the Sacred Geography of the Post-Communist Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RedGold ANR Programme; Marie Paule Hille; Stéphane Dudoignon, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des steppes à la ville. Stratégies d’appropriation des espaces dans les microcosmes urbains de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’anthropologie française des mondes chinois. 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE; GIS ASIE, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affirmer son attachement au territoire. Le cas des monuments sacrés de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humains et non-humains : Chine, Corée, Japon et Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS ASIE; AFEC; IFRAE; CCJ; CRCAO, Oct 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burial Sites as Shamanic Traces in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Shamanism: Presence, Absence, Transformations, Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Academic Research on Shamanism, Jun 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing Environmental Changes in Inner Mongolia (China) : Pastoralism and Ritual Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralism in Transition : Exploring Intersections of Religious and Environmental Changes Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iscte-Instituto Universitário de Lisboa &amp; Sociedade de Geografia de Lisboa, Nov 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence : The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL; CRCAO; CNRS, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Clan Ancestors: Shaman’s Burial Sites in Hulun Buir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Arctic Forum – Studies of Environmental Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artic Studies Center of Liaocheng University, May 2023, Jiagedaqi (en ligne), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Nomadism and Ritual Practices in Peripheral China through WeChat Ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WeChat Ethnography: New Practices and Limits of an Emerging Research Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Confucius/Université de Genève, Feb 2023, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nécessaire isolement des monuments sacrés de Mongolie-Intérieure (République Populaire de Chine) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isolement et espace dans les mondes orientaux, slaves et néo-helléniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en contexte autoritaire. Évolution des pratiques ethnographiques et ajustements méthodologiques en Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association française d’ethnologie et d’anthropologie, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et pratiques de l’enquête ethnographique à distance dans les régions minoritaires de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine à portée de clics : la pratique des sciences sociales à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Perceptions of Ethnicity on the Sino-Mongolian and Sino-Russian Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borderland Futures: Technologies, Zones, Co-Existences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chung-Ang University, Jun 2022, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites mortuaires chamaniques de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la terre dans l’au-delà. Lieux et espaces des morts en Asie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine, Corée, Japon, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conveying Propaganda through Mongolian ‘Ritual Games’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redefining Ethnicity in a Uni-nationalizing China: Domestic and International Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences de la République tchèque, Mar 2021, Prague (en ligne), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie est notre terre natale ». Transmission et perception d’un héritage russe chez les Évenk de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie, tournants vers la Chine d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse-Jean Jaurès, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cairns as Ethnic Markers on the Sino-Mongolian Borderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negotiating Ethnic Belonging along the Sinophone Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University Olomouc, University of Tartu, Sep 2021, Tartu (Estonie) (online), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et mécanismes de résilience chez les sociétés nomades de République populaire de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’être nomade au fil des temps passés, présents et futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d'histoire naturelle, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrations, divinités et monuments sacrés : le cas des Bouriates de Mongolie-Intérieure »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’anthropologie française des mondes chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE; GIS ASIE, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contournement comme pratique de terrain » et « Le rôle de l’argent dans les amitiés de longue durée : une asymétrie économique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains mongols en perspective : problématiques croisées, enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence &amp;quot;Uses and Representations of the Environment in the Chinese World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serfass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uses and Representations of the Environment in the Chinese World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Marking the Northern Frontier with Oboo Cairns: Migrations, Ethnic Rivalries, and Pastureland Use in Inner Mongolia (From the mid-18th Century to the Present) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Young Scholars Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO Taipei; Institute of History and Philology, Academia Sinica, May 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred Cairns as Political Markers: Territory, Politics and Identity among the Buryat Mongols of Inner Mongolia Autonomous Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Ethnology-Lunch seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Ethnology, Academia Sinica, Dec 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith, Community and Politics: the Oboo of the Shinehen Buryats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points of Transition: Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Feb 2019, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation and Adaptation of the Nomadic Dwellings among the Evenki Reindeer Herders (People’s Republic of China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Tungusic Conference: Social Interactions, Languages and Landscapes in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amur State University, Jun 2019, Blagovescensk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">作為政治標記的神聖石堆：內蒙古布里亞特蒙古人的領地、政治及身份認同</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunch seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Ethnology, Academia Sinica, Nov 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mongolian Muzzle in the Chinese Grasslands: The Shifting Uses of the Camel in Pastoralism and Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal-Human Interactions in Anthropocene China and Asia: Interdisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Hong Kong, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Shamanism and Mongolian Buddhism in Hulun Buir (Inner Mongolia), 18th-20th c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Present Buddhist Transfers in Asia: A Conceptual Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Asie orientale; Ecole normale supérieure de Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les données invisibles sur le terrain : recréation de la culture hezhe dans le nord-est de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalles Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Recherches contemporaines sur l’Asie du Nord : questions historiques, identitaires et religieuses (Chine, Mongolie, Russie)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL, Apr 2018, Ivry-sur seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanized Pastoralism: Technology, Mobility and Herding Management in Inner Mongolia (PRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing the Gap. How Technology Changes Spatial Relationships Between Humans and Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Centre, Université Fudan, Mar 2018, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Clan Ancestors: Shaman Burial Sites (Sindang) in Hulun Buir (Inner Mongolia, PRC) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Academic Research on Shamanism: Expanding Boundaries. Ethnicity, Materiality and Spirituality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISARS; Musée d’ethnologie du Vietnam, Nov 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Rituals and Their Transformation in Inner Mongolia from the Early 20th Century to the Present »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicity, Local Society and Religious Life from an Historical Anthropological Perspective Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jishou University, 2016, Jishou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork among the Hezhe : Dealing with “Invisible” Data and Constructed Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Anthropology of Researching Twentieth Century China: Workshop on Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for China Studies, CUHK, 2016, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market and Non-Market Trade in Animal Products among the Evenki of Hulun Buir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia in Motion: Horizons of Hope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, Jun 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Local History through Oboo Cairns: Territorial Competition and Clan Organization in Hulun Buir (from the Early 20th Century to the Present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Historical Anthropology and Twentieth Century China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chinese University of Hong Kong, Dec 2016, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer Tourism in Aoluguya: Reindeer Herders’ Mobile and Economic Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Tungus Languages and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hulun Buir College, Aug 2015, Hailar, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Border Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Memories, Narratives and Practices in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, May 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Deities with Political Power: Variations of “Ritual Practices” among the Tungus in Northeastern China from the early 20th Century to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Century Through Historical Anthropology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for China Studies, CUHK, 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenk éleveurs de rennes de Chine et de Russie : comparaisons et regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Terrains mobiles, terrains changeants : méthodes d’étude du nomadisme aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI « Nomadisme, sociétés et environnement en Asie centrale et septentrionale, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collective Celebrations to Touristic Festivals : the Case of the Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université normale de Mongolie-Intérieure, 2014, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Worship and Naadam among the Solon and the Khamnigan Evenkis : From Collective Rituals to National Sports Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Skills, Knowledge, Emotions and Politics in Siberia and China (Evenk and Even peoples)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Dec 2013, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques rituelles et festivités chez les Mongols et les Toungouses de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradizioni e migrazioni culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Collegio San Carlo, Sep 2012, Modène, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Places and Shaping Identities. Local festivities and Ritual Practices of Tungusic and Mongolian Groups in the Cultural and Touristic Development of the Hulun Buir Area (Inner Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New European Research on Contemporary China - European Junior China Scholars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Center for Research on Contemporary China (CEFC); Hong Kong and German Academic Exchange Service (DAAD), Jul 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evenki reindeer herders of China. Uses of Land, Mobility and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ewenki of Aoluguya: Reclaiming the Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo International Peace Research Institute (PRIO), Jun 2011, Genhe, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tourisme ethnique aux pratiques éco-culturelles chez les Évenk éleveurs de rennes : l’émergence de l’écotourisme dans le nord-est de la Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recompositions du rapport urbain-rural dans les mobilités de loisirs en Chine au début du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Dec 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Ethnic Tourism among the Reindeer Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sinology Forum: « China Exposta, Imposta, Proposta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portuguese Catholic University of Lisbon, Mar 2010, Oporto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From E.J. Lindgren’s Expeditions to Today’s Aoluguya Ethnic Village : A Study of Eight Decades of Change and Adaptations among the Reindeer Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Congress of the International Union of Anthropological and Ethnological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Union of Anthropological and Ethnological Sciences, Jul 2009, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, divinités et monuments sacrés : le cas des Bouriates de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bodolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Chicharro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AURORE DUMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences,  Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurore-dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4084-2785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires et thèmes de recherche en anthropologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aires culturelles toungouse, mongole et chinoise en République populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politique de l’ethnicité et rapports entre autorités politiques et &amp;quot;minortés ethniques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapports autochtones au territoire et à l’environnement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques rituelles et dynamiques identitaires en lien avec les politiques chinoises de patrimonialisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trajectoires de vie dans les marges de la Chine du Nord-Est</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Défis et opportunités de la transition urbaine dans les petites et moyennes villes de Mongolie-Intérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 : Maîtresse de conférences, Université Paris Cité, UFR des Langues et Civilisations de l’Asie Orientale (Études chinoises) & UFR Études interculturelles de langues appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 : ATER Études asiatiques, EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Boursière Marie Skłodowska-Curie, Commission européenne, GSRL (UMR 8582)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Ingénieure d’études,  CRCAO (UMR 8155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Postdoctorante, Academia Sinica, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Postdoctorante, École française d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Postdoctorante, The Chinese University of Hong Kong, Hong Kong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 : Doctorat en anthropologie, EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (2020), pp.9-275, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les urbanités au prisme de la transition permanente en Asie du Nord post-socialiste et post-maoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12-13, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way to Sociability: Social and Ritual Drinking in Inner Mongolia during the Twentieth and Twenty-First Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中國飲食文化 [Journal of Chinese Dietary Culture] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.165-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une ethnographie in situ chez les pasteurs de Mongolie-Intérieure à une ethnographie à distance sur WeChat : pratiques et enjeux d’un terrain chinois multi-situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terrains numériques, 14, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred land cairns and shamanic burial sites on the Sino-Russo-Mongolian borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631369.2023.2190875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Transborder Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.29-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions et symbolismes des représentations écrites en contexte bouddhique et chamanique (Mongolie-Intérieure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Indigenous Sacred Sites into Intangible Heritage: Authority Figures and Ritual Appropriation in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community, Faith and Politics. The Ovoos of the Shinehen Buryats throughout the 20th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">由敖包看东北亚环境问题：草地主位的生态知识、政治表述及仪式实践</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北冰洋研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des sociétés pastorales de Mongolie-Intérieure au monde chinois contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">当代呼伦贝尔草原的敖包祭祀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">呼伦贝尔学院学报</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Anderson et Dmitry V. Arzyutov, « The Etnos Archipelago: Sergei M. Shirokogoroff and the Life History of a Controversial Anthropological Concept »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (6), pp.754-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERMANDER, Benoît, Liz HINGLEY, et Liang ZHANG. 2018. Shanghai Sacred: The Religious Landscape of a Global City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature relationships in the Tungus societies of Siberia and Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples, 49, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Evenki reindeer herders still nomads? The alternate use of different types of spaces in Inner Mongolia, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde perdu de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes perdus, mondes rêvés, 7, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declining Evenki 'Identities': Playing with loyalty in modern and contemporary China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Loyalty and Disloyalty on the Russia-China border, 28 (4), pp.515-530. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757206.2017.1351363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xie, Ecological Migrants. The Relocation of China’s Ewenki Reindeer Herders (New York, Oxford, Berghahn, 2015. 220 pp. ISBN 978-1-78238632-2. Price: $ 95.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112 (1), pp.363-364. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2017-1-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Sacred Monuments in Hulun Buir: Their Narratives and Contemporary Worship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Currents: East Asian History and Culture Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.200-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « patrimoine culturel du renne » : pratiques touristiques et trajectoires nomades chez les Évenk de Chine (Mongolie-Intérieure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78-79 (2-3), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billé, Sinophobia. Anxiety, Violence and the Making of Mongolian Identity. Honolulu, University of Hawai’i Press, 2015. 255 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bulgakova, Nanai Shamanic Culture in Indigenous Discourse (Fürstenberg/Havel, Kulturstiftung Sibirien, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Dan, Remote Homeland, Recovered Borderland. Manchus, Manchoukuo, and Manchuria, 1907-1985 (Honolulu, University of Hawai’i Press, 2011),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fardeau des petits empereurs. Une génération d’enfants uniques en Chine (Nanterre, Société d’ethnologie, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.424-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névot, Comme le sel, je suis le cours de l’eau. Le chamanisme à écriture des Yi du Yunnan (Chine), Nanterre : Société d’ethnologie, 2008. 316 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Human-Animal Adaptation among the Pastoralists of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Finn Arne Jørgensen; Dolly Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Spaces. Technology, Mediation, and Human-Animal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pittsburgh Press, pp.45-63, 2024, 9780822948308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mongolian Muzzle in the Chinese Grasslands. The Shifting Uses of the Camel in Nomadic Pastoralism and Festivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Teo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Animal Interactions in Anthropocene Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-92, 2023, 9781032079219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">От лесов до пастбищ: эвенки в Китайской Народной Республике</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Sirina; Ludmila Missonova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Тунгусо-маньчжурские народы Сибири и Дальнего востока: Эвенки. Эвены. Негидальцы. Уильта. Нанайцы. Ульчи, Удэгейцы. Орочи</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nauka Publishing House, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Faces of Nomadism among the Reindeer Ewenki: Uses of Land, Mobility and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashild Kolås; Yuanyuan Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ewenki of Aoluguya: Reclaiming the Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2015, 978-1-78238-630-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt9qcsvx.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred Cairns (Ovoo, Oboo) in the Mongolian Cultural World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Asian History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190277727.013.829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écotourisme chez les Évenks du renne : de nouvelles relations entre nomades et sédentaires en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale. Sociétés, mobilités et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.273-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wure'ertu: Evenki migrations in early times and their relationship with rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wure'Ertu Wure'Ertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Cairns as A Support for Local Memory and Oral History Among the Pastoralists of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Histories, Environment and Mobile Pastoralism in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Masaryk, Apr 2025, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter le fait rituel pour appréhender les histoires locales. Le cas des monuments sacrés de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’axe de recherche CCJ « Faits rituels, fait s religieux en Asie orientale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine, Corée Japon, Mar 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités de la ville en mutation. Une étude comparative des pratiques socio-culturelles et spatiales à Hailar et Oulan-Bator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgalan Sukhbaatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités mongoles. Passé, présent et futur dans les études mongoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlotte Marchina; Raphaël Blanchier; INALCO, Nov 2025, Paris Inalco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Changes and Cultural Practices : A Cross-Cultural Dialogue Between France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence &amp; Mutuality : Toward a New Form of Human Civilizations, Hohhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université normale de Mongolie-Intérieure, 2025, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoral Knowledge, Spirituality and Adaptation to Climate Change among the Pastoralists of Hulun Buir (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unearthing Humanity. Critical and Urgent Epistemic Redefinitions in World Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Anthropological Union, Nov 2025, Antigua (online), Guatemala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Territorial and Ethnic Belonging through the Construction and Worship of Sacred Sites in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Spirituality in the Sacred Geography of the Post-Communist Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RedGold ANR Programme; Marie Paule Hille; Stéphane Dudoignon, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des steppes à la ville. Stratégies d’appropriation des espaces dans les microcosmes urbains de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’anthropologie française des mondes chinois. 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE; GIS ASIE, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affirmer son attachement au territoire. Le cas des monuments sacrés de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humains et non-humains : Chine, Corée, Japon et Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS ASIE; AFEC; IFRAE; CCJ; CRCAO, Oct 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burial Sites as Shamanic Traces in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Shamanism: Presence, Absence, Transformations, Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Academic Research on Shamanism, Jun 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing Environmental Changes in Inner Mongolia (China) : Pastoralism and Ritual Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralism in Transition : Exploring Intersections of Religious and Environmental Changes Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iscte-Instituto Universitário de Lisboa &amp; Sociedade de Geografia de Lisboa, Nov 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence : The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL; CRCAO; CNRS, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Clan Ancestors: Shaman’s Burial Sites in Hulun Buir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Arctic Forum – Studies of Environmental Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artic Studies Center of Liaocheng University, May 2023, Jiagedaqi (en ligne), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Nomadism and Ritual Practices in Peripheral China through WeChat Ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WeChat Ethnography: New Practices and Limits of an Emerging Research Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Confucius/Université de Genève, Feb 2023, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nécessaire isolement des monuments sacrés de Mongolie-Intérieure (République Populaire de Chine) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isolement et espace dans les mondes orientaux, slaves et néo-helléniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en contexte autoritaire. Évolution des pratiques ethnographiques et ajustements méthodologiques en Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association française d’ethnologie et d’anthropologie, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et pratiques de l’enquête ethnographique à distance dans les régions minoritaires de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine à portée de clics : la pratique des sciences sociales à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites mortuaires chamaniques de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la terre dans l’au-delà. Lieux et espaces des morts en Asie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine, Corée, Japon, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Perceptions of Ethnicity on the Sino-Mongolian and Sino-Russian Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borderland Futures: Technologies, Zones, Co-Existences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chung-Ang University, Jun 2022, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie est notre terre natale ». Transmission et perception d’un héritage russe chez les Évenk de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie, tournants vers la Chine d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse-Jean Jaurès, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conveying Propaganda through Mongolian ‘Ritual Games’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redefining Ethnicity in a Uni-nationalizing China: Domestic and International Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences de la République tchèque, Mar 2021, Prague (en ligne), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cairns as Ethnic Markers on the Sino-Mongolian Borderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negotiating Ethnic Belonging along the Sinophone Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University Olomouc, University of Tartu, Sep 2021, Tartu (Estonie) (online), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et mécanismes de résilience chez les sociétés nomades de République populaire de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’être nomade au fil des temps passés, présents et futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d'histoire naturelle, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrations, divinités et monuments sacrés : le cas des Bouriates de Mongolie-Intérieure »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’anthropologie française des mondes chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE; GIS ASIE, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contournement comme pratique de terrain » et « Le rôle de l’argent dans les amitiés de longue durée : une asymétrie économique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains mongols en perspective : problématiques croisées, enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence &amp;quot;Uses and Representations of the Environment in the Chinese World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serfass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uses and Representations of the Environment in the Chinese World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Marking the Northern Frontier with Oboo Cairns: Migrations, Ethnic Rivalries, and Pastureland Use in Inner Mongolia (From the mid-18th Century to the Present) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Young Scholars Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO Taipei; Institute of History and Philology, Academia Sinica, May 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred Cairns as Political Markers: Territory, Politics and Identity among the Buryat Mongols of Inner Mongolia Autonomous Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Ethnology-Lunch seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Ethnology, Academia Sinica, Dec 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith, Community and Politics: the Oboo of the Shinehen Buryats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points of Transition: Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Feb 2019, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation and Adaptation of the Nomadic Dwellings among the Evenki Reindeer Herders (People’s Republic of China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Tungusic Conference: Social Interactions, Languages and Landscapes in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amur State University, Jun 2019, Blagovescensk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">作為政治標記的神聖石堆：內蒙古布里亞特蒙古人的領地、政治及身份認同</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunch seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Ethnology, Academia Sinica, Nov 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mongolian Muzzle in the Chinese Grasslands: The Shifting Uses of the Camel in Pastoralism and Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal-Human Interactions in Anthropocene China and Asia: Interdisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Hong Kong, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Shamanism and Mongolian Buddhism in Hulun Buir (Inner Mongolia), 18th-20th c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Present Buddhist Transfers in Asia: A Conceptual Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Asie orientale; Ecole normale supérieure de Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les données invisibles sur le terrain : recréation de la culture hezhe dans le nord-est de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalles Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Recherches contemporaines sur l’Asie du Nord : questions historiques, identitaires et religieuses (Chine, Mongolie, Russie)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL, Apr 2018, Ivry-sur seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanized Pastoralism: Technology, Mobility and Herding Management in Inner Mongolia (PRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing the Gap. How Technology Changes Spatial Relationships Between Humans and Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Centre, Université Fudan, Mar 2018, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Clan Ancestors: Shaman Burial Sites (Sindang) in Hulun Buir (Inner Mongolia, PRC) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Academic Research on Shamanism: Expanding Boundaries. Ethnicity, Materiality and Spirituality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISARS; Musée d’ethnologie du Vietnam, Nov 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork among the Hezhe : Dealing with “Invisible” Data and Constructed Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Anthropology of Researching Twentieth Century China: Workshop on Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for China Studies, CUHK, 2016, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Rituals and Their Transformation in Inner Mongolia from the Early 20th Century to the Present »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicity, Local Society and Religious Life from an Historical Anthropological Perspective Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jishou University, 2016, Jishou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market and Non-Market Trade in Animal Products among the Evenki of Hulun Buir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia in Motion: Horizons of Hope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, Jun 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Local History through Oboo Cairns: Territorial Competition and Clan Organization in Hulun Buir (from the Early 20th Century to the Present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Historical Anthropology and Twentieth Century China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chinese University of Hong Kong, Dec 2016, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer Tourism in Aoluguya: Reindeer Herders’ Mobile and Economic Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Tungus Languages and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hulun Buir College, Aug 2015, Hailar, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Border Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Memories, Narratives and Practices in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, May 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Deities with Political Power: Variations of “Ritual Practices” among the Tungus in Northeastern China from the early 20th Century to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Century Through Historical Anthropology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for China Studies, CUHK, 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenk éleveurs de rennes de Chine et de Russie : comparaisons et regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Terrains mobiles, terrains changeants : méthodes d’étude du nomadisme aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI « Nomadisme, sociétés et environnement en Asie centrale et septentrionale, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collective Celebrations to Touristic Festivals : the Case of the Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université normale de Mongolie-Intérieure, 2014, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Worship and Naadam among the Solon and the Khamnigan Evenkis : From Collective Rituals to National Sports Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Skills, Knowledge, Emotions and Politics in Siberia and China (Evenk and Even peoples)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Dec 2013, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques rituelles et festivités chez les Mongols et les Toungouses de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradizioni e migrazioni culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Collegio San Carlo, Sep 2012, Modène, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Places and Shaping Identities. Local festivities and Ritual Practices of Tungusic and Mongolian Groups in the Cultural and Touristic Development of the Hulun Buir Area (Inner Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New European Research on Contemporary China - European Junior China Scholars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Center for Research on Contemporary China (CEFC); Hong Kong and German Academic Exchange Service (DAAD), Jul 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evenki reindeer herders of China. Uses of Land, Mobility and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ewenki of Aoluguya: Reclaiming the Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo International Peace Research Institute (PRIO), Jun 2011, Genhe, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tourisme ethnique aux pratiques éco-culturelles chez les Évenk éleveurs de rennes : l’émergence de l’écotourisme dans le nord-est de la Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recompositions du rapport urbain-rural dans les mobilités de loisirs en Chine au début du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Dec 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Ethnic Tourism among the Reindeer Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sinology Forum: « China Exposta, Imposta, Proposta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portuguese Catholic University of Lisbon, Mar 2010, Oporto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From E.J. Lindgren’s Expeditions to Today’s Aoluguya Ethnic Village : A Study of Eight Decades of Change and Adaptations among the Reindeer Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Congress of the International Union of Anthropological and Ethnological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Union of Anthropological and Ethnological Sciences, Jul 2009, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, divinités et monuments sacrés : le cas des Bouriates de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bodolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Chicharro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D447AF79"/>
+    <w:nsid w:val="1F0A2E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B2756D6"/>
+    <w:nsid w:val="83D6829F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4084-2785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348443v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Brandi&#353;auskas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2023.2190875" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gabyshev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5680" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3398" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.631" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757206.2017.1351363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2017-1-291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KolasReclaiming" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qcsvx.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.829" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wure'Ertu Wure'Ertu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgalan Sukhbaatar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4084-2785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348443v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Brandi&#353;auskas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2023.2190875" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gabyshev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5680" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.631" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757206.2017.1351363" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2017-1-291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2694" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KolasReclaiming" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qcsvx.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wure'Ertu Wure'Ertu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgalan Sukhbaatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321153v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>