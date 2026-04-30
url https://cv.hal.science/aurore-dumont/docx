--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AURORE DUMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences,  Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurore-dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4084-2785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires et thèmes de recherche en anthropologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aires culturelles toungouse, mongole et chinoise en République populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politique de l’ethnicité et rapports entre autorités politiques et &amp;quot;minortés ethniques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapports autochtones au territoire et à l’environnement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques rituelles et dynamiques identitaires en lien avec les politiques chinoises de patrimonialisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trajectoires de vie dans les marges de la Chine du Nord-Est</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Défis et opportunités de la transition urbaine dans les petites et moyennes villes de Mongolie-Intérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 : Maîtresse de conférences, Université Paris Cité, UFR des Langues et Civilisations de l’Asie Orientale (Études chinoises) & UFR Études interculturelles de langues appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 : ATER Études asiatiques, EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Boursière Marie Skłodowska-Curie, Commission européenne, GSRL (UMR 8582)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Ingénieure d’études,  CRCAO (UMR 8155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Postdoctorante, Academia Sinica, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Postdoctorante, École française d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Postdoctorante, The Chinese University of Hong Kong, Hong Kong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 : Doctorat en anthropologie, EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (2020), pp.9-275, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les urbanités au prisme de la transition permanente en Asie du Nord post-socialiste et post-maoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12-13, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way to Sociability: Social and Ritual Drinking in Inner Mongolia during the Twentieth and Twenty-First Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中國飲食文化 [Journal of Chinese Dietary Culture] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.165-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une ethnographie in situ chez les pasteurs de Mongolie-Intérieure à une ethnographie à distance sur WeChat : pratiques et enjeux d’un terrain chinois multi-situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terrains numériques, 14, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred land cairns and shamanic burial sites on the Sino-Russo-Mongolian borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631369.2023.2190875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Transborder Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.29-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions et symbolismes des représentations écrites en contexte bouddhique et chamanique (Mongolie-Intérieure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Indigenous Sacred Sites into Intangible Heritage: Authority Figures and Ritual Appropriation in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community, Faith and Politics. The Ovoos of the Shinehen Buryats throughout the 20th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">由敖包看东北亚环境问题：草地主位的生态知识、政治表述及仪式实践</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北冰洋研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des sociétés pastorales de Mongolie-Intérieure au monde chinois contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">当代呼伦贝尔草原的敖包祭祀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">呼伦贝尔学院学报</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Anderson et Dmitry V. Arzyutov, « The Etnos Archipelago: Sergei M. Shirokogoroff and the Life History of a Controversial Anthropological Concept »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (6), pp.754-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERMANDER, Benoît, Liz HINGLEY, et Liang ZHANG. 2018. Shanghai Sacred: The Religious Landscape of a Global City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature relationships in the Tungus societies of Siberia and Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples, 49, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Evenki reindeer herders still nomads? The alternate use of different types of spaces in Inner Mongolia, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde perdu de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes perdus, mondes rêvés, 7, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declining Evenki 'Identities': Playing with loyalty in modern and contemporary China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Loyalty and Disloyalty on the Russia-China border, 28 (4), pp.515-530. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757206.2017.1351363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xie, Ecological Migrants. The Relocation of China’s Ewenki Reindeer Herders (New York, Oxford, Berghahn, 2015. 220 pp. ISBN 978-1-78238632-2. Price: $ 95.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112 (1), pp.363-364. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2017-1-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Sacred Monuments in Hulun Buir: Their Narratives and Contemporary Worship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Currents: East Asian History and Culture Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.200-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « patrimoine culturel du renne » : pratiques touristiques et trajectoires nomades chez les Évenk de Chine (Mongolie-Intérieure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78-79 (2-3), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billé, Sinophobia. Anxiety, Violence and the Making of Mongolian Identity. Honolulu, University of Hawai’i Press, 2015. 255 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bulgakova, Nanai Shamanic Culture in Indigenous Discourse (Fürstenberg/Havel, Kulturstiftung Sibirien, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Dan, Remote Homeland, Recovered Borderland. Manchus, Manchoukuo, and Manchuria, 1907-1985 (Honolulu, University of Hawai’i Press, 2011),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fardeau des petits empereurs. Une génération d’enfants uniques en Chine (Nanterre, Société d’ethnologie, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.424-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névot, Comme le sel, je suis le cours de l’eau. Le chamanisme à écriture des Yi du Yunnan (Chine), Nanterre : Société d’ethnologie, 2008. 316 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Human-Animal Adaptation among the Pastoralists of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Finn Arne Jørgensen; Dolly Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Spaces. Technology, Mediation, and Human-Animal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pittsburgh Press, pp.45-63, 2024, 9780822948308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mongolian Muzzle in the Chinese Grasslands. The Shifting Uses of the Camel in Nomadic Pastoralism and Festivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Teo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Animal Interactions in Anthropocene Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-92, 2023, 9781032079219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">От лесов до пастбищ: эвенки в Китайской Народной Республике</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Sirina; Ludmila Missonova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Тунгусо-маньчжурские народы Сибири и Дальнего востока: Эвенки. Эвены. Негидальцы. Уильта. Нанайцы. Ульчи, Удэгейцы. Орочи</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nauka Publishing House, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Faces of Nomadism among the Reindeer Ewenki: Uses of Land, Mobility and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashild Kolås; Yuanyuan Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ewenki of Aoluguya: Reclaiming the Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2015, 978-1-78238-630-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt9qcsvx.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred Cairns (Ovoo, Oboo) in the Mongolian Cultural World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Asian History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190277727.013.829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écotourisme chez les Évenks du renne : de nouvelles relations entre nomades et sédentaires en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale. Sociétés, mobilités et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.273-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wure'ertu: Evenki migrations in early times and their relationship with rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wure'Ertu Wure'Ertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Cairns as A Support for Local Memory and Oral History Among the Pastoralists of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Histories, Environment and Mobile Pastoralism in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Masaryk, Apr 2025, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter le fait rituel pour appréhender les histoires locales. Le cas des monuments sacrés de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’axe de recherche CCJ « Faits rituels, fait s religieux en Asie orientale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine, Corée Japon, Mar 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités de la ville en mutation. Une étude comparative des pratiques socio-culturelles et spatiales à Hailar et Oulan-Bator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgalan Sukhbaatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités mongoles. Passé, présent et futur dans les études mongoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlotte Marchina; Raphaël Blanchier; INALCO, Nov 2025, Paris Inalco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Changes and Cultural Practices : A Cross-Cultural Dialogue Between France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence &amp; Mutuality : Toward a New Form of Human Civilizations, Hohhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université normale de Mongolie-Intérieure, 2025, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoral Knowledge, Spirituality and Adaptation to Climate Change among the Pastoralists of Hulun Buir (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unearthing Humanity. Critical and Urgent Epistemic Redefinitions in World Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Anthropological Union, Nov 2025, Antigua (online), Guatemala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Territorial and Ethnic Belonging through the Construction and Worship of Sacred Sites in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Spirituality in the Sacred Geography of the Post-Communist Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RedGold ANR Programme; Marie Paule Hille; Stéphane Dudoignon, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des steppes à la ville. Stratégies d’appropriation des espaces dans les microcosmes urbains de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’anthropologie française des mondes chinois. 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE; GIS ASIE, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affirmer son attachement au territoire. Le cas des monuments sacrés de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humains et non-humains : Chine, Corée, Japon et Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS ASIE; AFEC; IFRAE; CCJ; CRCAO, Oct 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burial Sites as Shamanic Traces in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Shamanism: Presence, Absence, Transformations, Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Academic Research on Shamanism, Jun 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing Environmental Changes in Inner Mongolia (China) : Pastoralism and Ritual Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralism in Transition : Exploring Intersections of Religious and Environmental Changes Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iscte-Instituto Universitário de Lisboa &amp; Sociedade de Geografia de Lisboa, Nov 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence : The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL; CRCAO; CNRS, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Clan Ancestors: Shaman’s Burial Sites in Hulun Buir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Arctic Forum – Studies of Environmental Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artic Studies Center of Liaocheng University, May 2023, Jiagedaqi (en ligne), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Nomadism and Ritual Practices in Peripheral China through WeChat Ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WeChat Ethnography: New Practices and Limits of an Emerging Research Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Confucius/Université de Genève, Feb 2023, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nécessaire isolement des monuments sacrés de Mongolie-Intérieure (République Populaire de Chine) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isolement et espace dans les mondes orientaux, slaves et néo-helléniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en contexte autoritaire. Évolution des pratiques ethnographiques et ajustements méthodologiques en Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association française d’ethnologie et d’anthropologie, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et pratiques de l’enquête ethnographique à distance dans les régions minoritaires de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine à portée de clics : la pratique des sciences sociales à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites mortuaires chamaniques de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la terre dans l’au-delà. Lieux et espaces des morts en Asie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine, Corée, Japon, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Perceptions of Ethnicity on the Sino-Mongolian and Sino-Russian Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borderland Futures: Technologies, Zones, Co-Existences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chung-Ang University, Jun 2022, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie est notre terre natale ». Transmission et perception d’un héritage russe chez les Évenk de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie, tournants vers la Chine d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse-Jean Jaurès, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conveying Propaganda through Mongolian ‘Ritual Games’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redefining Ethnicity in a Uni-nationalizing China: Domestic and International Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences de la République tchèque, Mar 2021, Prague (en ligne), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cairns as Ethnic Markers on the Sino-Mongolian Borderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negotiating Ethnic Belonging along the Sinophone Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University Olomouc, University of Tartu, Sep 2021, Tartu (Estonie) (online), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et mécanismes de résilience chez les sociétés nomades de République populaire de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’être nomade au fil des temps passés, présents et futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d'histoire naturelle, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrations, divinités et monuments sacrés : le cas des Bouriates de Mongolie-Intérieure »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’anthropologie française des mondes chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE; GIS ASIE, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contournement comme pratique de terrain » et « Le rôle de l’argent dans les amitiés de longue durée : une asymétrie économique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains mongols en perspective : problématiques croisées, enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence &amp;quot;Uses and Representations of the Environment in the Chinese World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serfass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uses and Representations of the Environment in the Chinese World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Marking the Northern Frontier with Oboo Cairns: Migrations, Ethnic Rivalries, and Pastureland Use in Inner Mongolia (From the mid-18th Century to the Present) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Young Scholars Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO Taipei; Institute of History and Philology, Academia Sinica, May 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred Cairns as Political Markers: Territory, Politics and Identity among the Buryat Mongols of Inner Mongolia Autonomous Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Ethnology-Lunch seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Ethnology, Academia Sinica, Dec 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith, Community and Politics: the Oboo of the Shinehen Buryats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points of Transition: Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Feb 2019, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation and Adaptation of the Nomadic Dwellings among the Evenki Reindeer Herders (People’s Republic of China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Tungusic Conference: Social Interactions, Languages and Landscapes in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amur State University, Jun 2019, Blagovescensk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">作為政治標記的神聖石堆：內蒙古布里亞特蒙古人的領地、政治及身份認同</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunch seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Ethnology, Academia Sinica, Nov 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mongolian Muzzle in the Chinese Grasslands: The Shifting Uses of the Camel in Pastoralism and Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal-Human Interactions in Anthropocene China and Asia: Interdisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Hong Kong, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Shamanism and Mongolian Buddhism in Hulun Buir (Inner Mongolia), 18th-20th c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Present Buddhist Transfers in Asia: A Conceptual Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Asie orientale; Ecole normale supérieure de Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les données invisibles sur le terrain : recréation de la culture hezhe dans le nord-est de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalles Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Recherches contemporaines sur l’Asie du Nord : questions historiques, identitaires et religieuses (Chine, Mongolie, Russie)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL, Apr 2018, Ivry-sur seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanized Pastoralism: Technology, Mobility and Herding Management in Inner Mongolia (PRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing the Gap. How Technology Changes Spatial Relationships Between Humans and Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Centre, Université Fudan, Mar 2018, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Clan Ancestors: Shaman Burial Sites (Sindang) in Hulun Buir (Inner Mongolia, PRC) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Academic Research on Shamanism: Expanding Boundaries. Ethnicity, Materiality and Spirituality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISARS; Musée d’ethnologie du Vietnam, Nov 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork among the Hezhe : Dealing with “Invisible” Data and Constructed Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Anthropology of Researching Twentieth Century China: Workshop on Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for China Studies, CUHK, 2016, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Rituals and Their Transformation in Inner Mongolia from the Early 20th Century to the Present »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicity, Local Society and Religious Life from an Historical Anthropological Perspective Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jishou University, 2016, Jishou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market and Non-Market Trade in Animal Products among the Evenki of Hulun Buir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia in Motion: Horizons of Hope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, Jun 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Local History through Oboo Cairns: Territorial Competition and Clan Organization in Hulun Buir (from the Early 20th Century to the Present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Historical Anthropology and Twentieth Century China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chinese University of Hong Kong, Dec 2016, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer Tourism in Aoluguya: Reindeer Herders’ Mobile and Economic Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Tungus Languages and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hulun Buir College, Aug 2015, Hailar, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Border Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Memories, Narratives and Practices in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, May 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Deities with Political Power: Variations of “Ritual Practices” among the Tungus in Northeastern China from the early 20th Century to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Century Through Historical Anthropology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for China Studies, CUHK, 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenk éleveurs de rennes de Chine et de Russie : comparaisons et regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Terrains mobiles, terrains changeants : méthodes d’étude du nomadisme aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI « Nomadisme, sociétés et environnement en Asie centrale et septentrionale, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collective Celebrations to Touristic Festivals : the Case of the Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université normale de Mongolie-Intérieure, 2014, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Worship and Naadam among the Solon and the Khamnigan Evenkis : From Collective Rituals to National Sports Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Skills, Knowledge, Emotions and Politics in Siberia and China (Evenk and Even peoples)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Dec 2013, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques rituelles et festivités chez les Mongols et les Toungouses de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradizioni e migrazioni culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Collegio San Carlo, Sep 2012, Modène, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Places and Shaping Identities. Local festivities and Ritual Practices of Tungusic and Mongolian Groups in the Cultural and Touristic Development of the Hulun Buir Area (Inner Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New European Research on Contemporary China - European Junior China Scholars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Center for Research on Contemporary China (CEFC); Hong Kong and German Academic Exchange Service (DAAD), Jul 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evenki reindeer herders of China. Uses of Land, Mobility and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ewenki of Aoluguya: Reclaiming the Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo International Peace Research Institute (PRIO), Jun 2011, Genhe, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tourisme ethnique aux pratiques éco-culturelles chez les Évenk éleveurs de rennes : l’émergence de l’écotourisme dans le nord-est de la Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recompositions du rapport urbain-rural dans les mobilités de loisirs en Chine au début du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Dec 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Ethnic Tourism among the Reindeer Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sinology Forum: « China Exposta, Imposta, Proposta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portuguese Catholic University of Lisbon, Mar 2010, Oporto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From E.J. Lindgren’s Expeditions to Today’s Aoluguya Ethnic Village : A Study of Eight Decades of Change and Adaptations among the Reindeer Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Congress of the International Union of Anthropological and Ethnological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Union of Anthropological and Ethnological Sciences, Jul 2009, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, divinités et monuments sacrés : le cas des Bouriates de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bodolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Chicharro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AURORE DUMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences,  Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurore-dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4084-2785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires et thèmes de recherche en anthropologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aires culturelles toungouse, mongole et chinoise en République populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politique de l’ethnicité et rapports entre autorités politiques et &amp;quot;minortés ethniques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapports autochtones au territoire et à l’environnement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques rituelles et dynamiques identitaires en lien avec les politiques chinoises de patrimonialisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trajectoires de vie dans les marges de la Chine du Nord-Est</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Défis et opportunités de la transition urbaine dans les petites et moyennes villes de Mongolie-Intérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 : Maîtresse de conférences, Université Paris Cité, UFR des Langues et Civilisations de l’Asie Orientale (Études chinoises) & UFR Études interculturelles de langues appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 : ATER Études asiatiques, EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Boursière Marie Skłodowska-Curie, Commission européenne, GSRL (UMR 8582)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Ingénieure d’études,  CRCAO (UMR 8155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Postdoctorante, Academia Sinica, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Postdoctorante, École française d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Postdoctorante, The Chinese University of Hong Kong, Hong Kong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 : Doctorat en anthropologie, EPHE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (2020), pp.9-275, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les urbanités au prisme de la transition permanente en Asie du Nord post-socialiste et post-maoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12-13, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way to Sociability: Social and Ritual Drinking in Inner Mongolia during the Twentieth and Twenty-First Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中國飲食文化 [Journal of Chinese Dietary Culture] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.165-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une ethnographie in situ chez les pasteurs de Mongolie-Intérieure à une ethnographie à distance sur WeChat : pratiques et enjeux d’un terrain chinois multi-situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terrains numériques, 14, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred land cairns and shamanic burial sites on the Sino-Russo-Mongolian borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631369.2023.2190875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Transborder Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.29-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions et symbolismes des représentations écrites en contexte bouddhique et chamanique (Mongolie-Intérieure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Indigenous Sacred Sites into Intangible Heritage: Authority Figures and Ritual Appropriation in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community, Faith and Politics. The Ovoos of the Shinehen Buryats throughout the 20th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">由敖包看东北亚环境问题：草地主位的生态知识、政治表述及仪式实践</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北冰洋研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des sociétés pastorales de Mongolie-Intérieure au monde chinois contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">当代呼伦贝尔草原的敖包祭祀</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">呼伦贝尔学院学报</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Anderson et Dmitry V. Arzyutov, « The Etnos Archipelago: Sergei M. Shirokogoroff and the Life History of a Controversial Anthropological Concept »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (6), pp.754-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature relationships in the Tungus societies of Siberia and Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples, 49, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Evenki reindeer herders still nomads? The alternate use of different types of spaces in Inner Mongolia, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERMANDER, Benoît, Liz HINGLEY, et Liang ZHANG. 2018. Shanghai Sacred: The Religious Landscape of a Global City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde perdu de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes perdus, mondes rêvés, 7, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declining Evenki 'Identities': Playing with loyalty in modern and contemporary China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Loyalty and Disloyalty on the Russia-China border, 28 (4), pp.515-530. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757206.2017.1351363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xie, Ecological Migrants. The Relocation of China’s Ewenki Reindeer Herders (New York, Oxford, Berghahn, 2015. 220 pp. ISBN 978-1-78238632-2. Price: $ 95.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112 (1), pp.363-364. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2017-1-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Sacred Monuments in Hulun Buir: Their Narratives and Contemporary Worship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Currents: East Asian History and Culture Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.200-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « patrimoine culturel du renne » : pratiques touristiques et trajectoires nomades chez les Évenk de Chine (Mongolie-Intérieure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78-79 (2-3), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billé, Sinophobia. Anxiety, Violence and the Making of Mongolian Identity. Honolulu, University of Hawai’i Press, 2015. 255 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bulgakova, Nanai Shamanic Culture in Indigenous Discourse (Fürstenberg/Havel, Kulturstiftung Sibirien, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Dan, Remote Homeland, Recovered Borderland. Manchus, Manchoukuo, and Manchuria, 1907-1985 (Honolulu, University of Hawai’i Press, 2011),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fardeau des petits empereurs. Une génération d’enfants uniques en Chine (Nanterre, Société d’ethnologie, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.424-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névot, Comme le sel, je suis le cours de l’eau. Le chamanisme à écriture des Yi du Yunnan (Chine), Nanterre : Société d’ethnologie, 2008. 316 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.334-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Human-Animal Adaptation among the Pastoralists of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Finn Arne Jørgensen; Dolly Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Spaces. Technology, Mediation, and Human-Animal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pittsburgh Press, pp.45-63, 2024, 9780822948308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mongolian Muzzle in the Chinese Grasslands. The Shifting Uses of the Camel in Nomadic Pastoralism and Festivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Teo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Animal Interactions in Anthropocene Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-92, 2023, 9781032079219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">От лесов до пастбищ: эвенки в Китайской Народной Республике</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Sirina; Ludmila Missonova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Тунгусо-маньчжурские народы Сибири и Дальнего востока: Эвенки. Эвены. Негидальцы. Уильта. Нанайцы. Ульчи, Удэгейцы. Орочи</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nauka Publishing House, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Faces of Nomadism among the Reindeer Ewenki: Uses of Land, Mobility and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashild Kolås; Yuanyuan Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ewenki of Aoluguya: Reclaiming the Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2015, 978-1-78238-630-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt9qcsvx.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred Cairns (Ovoo, Oboo) in the Mongolian Cultural World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Asian History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190277727.013.829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écotourisme chez les Évenks du renne : de nouvelles relations entre nomades et sédentaires en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale. Sociétés, mobilités et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.273-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wure'ertu: Evenki migrations in early times and their relationship with rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wure'Ertu Wure'Ertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des steppes à la ville. Stratégies d’appropriation des espaces dans les microcosmes urbains de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’anthropologie française des mondes chinois. 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE; GIS ASIE, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affirmer son attachement au territoire. Le cas des monuments sacrés de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humains et non-humains : Chine, Corée, Japon et Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS ASIE; AFEC; IFRAE; CCJ; CRCAO, Oct 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter le fait rituel pour appréhender les histoires locales. Le cas des monuments sacrés de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’axe de recherche CCJ « Faits rituels, fait s religieux en Asie orientale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine, Corée Japon, Mar 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Cairns as A Support for Local Memory and Oral History Among the Pastoralists of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Histories, Environment and Mobile Pastoralism in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Masaryk, Apr 2025, Brno (Rép. Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités de la ville en mutation. Une étude comparative des pratiques socio-culturelles et spatiales à Hailar et Oulan-Bator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgalan Sukhbaatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités mongoles. Passé, présent et futur dans les études mongoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlotte Marchina; Raphaël Blanchier; INALCO, Nov 2025, Paris Inalco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Changes and Cultural Practices : A Cross-Cultural Dialogue Between France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence &amp; Mutuality : Toward a New Form of Human Civilizations, Hohhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université normale de Mongolie-Intérieure, 2025, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoral Knowledge, Spirituality and Adaptation to Climate Change among the Pastoralists of Hulun Buir (China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unearthing Humanity. Critical and Urgent Epistemic Redefinitions in World Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Anthropological Union, Nov 2025, Antigua (online), Guatemala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Territorial and Ethnic Belonging through the Construction and Worship of Sacred Sites in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Spirituality in the Sacred Geography of the Post-Communist Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RedGold ANR Programme; Marie Paule Hille; Stéphane Dudoignon, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing Environmental Changes in Inner Mongolia (China) : Pastoralism and Ritual Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralism in Transition : Exploring Intersections of Religious and Environmental Changes Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iscte-Instituto Universitário de Lisboa &amp; Sociedade de Geografia de Lisboa, Nov 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burial Sites as Shamanic Traces in Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Shamanism: Presence, Absence, Transformations, Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Academic Research on Shamanism, Jun 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Clan Ancestors: Shaman’s Burial Sites in Hulun Buir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Arctic Forum – Studies of Environmental Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artic Studies Center of Liaocheng University, May 2023, Jiagedaqi (en ligne), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence : The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL; CRCAO; CNRS, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Nomadism and Ritual Practices in Peripheral China through WeChat Ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WeChat Ethnography: New Practices and Limits of an Emerging Research Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Confucius/Université de Genève, Feb 2023, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nécessaire isolement des monuments sacrés de Mongolie-Intérieure (République Populaire de Chine) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isolement et espace dans les mondes orientaux, slaves et néo-helléniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en contexte autoritaire. Évolution des pratiques ethnographiques et ajustements méthodologiques en Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association française d’ethnologie et d’anthropologie, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Perceptions of Ethnicity on the Sino-Mongolian and Sino-Russian Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borderland Futures: Technologies, Zones, Co-Existences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chung-Ang University, Jun 2022, Séoul [en ligne], South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites mortuaires chamaniques de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la terre dans l’au-delà. Lieux et espaces des morts en Asie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chine, Corée, Japon, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et pratiques de l’enquête ethnographique à distance dans les régions minoritaires de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine à portée de clics : la pratique des sciences sociales à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contournement comme pratique de terrain » et « Le rôle de l’argent dans les amitiés de longue durée : une asymétrie économique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains mongols en perspective : problématiques croisées, enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrations, divinités et monuments sacrés : le cas des Bouriates de Mongolie-Intérieure »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’anthropologie française des mondes chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE; GIS ASIE, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conveying Propaganda through Mongolian ‘Ritual Games’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redefining Ethnicity in a Uni-nationalizing China: Domestic and International Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences de la République tchèque, Mar 2021, Prague (en ligne), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie est notre terre natale ». Transmission et perception d’un héritage russe chez les Évenk de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie, tournants vers la Chine d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse-Jean Jaurès, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cairns as Ethnic Markers on the Sino-Mongolian Borderland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negotiating Ethnic Belonging along the Sinophone Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University Olomouc, University of Tartu, Sep 2021, Tartu (Estonie) (online), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et mécanismes de résilience chez les sociétés nomades de République populaire de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’être nomade au fil des temps passés, présents et futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d'histoire naturelle, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence &amp;quot;Uses and Representations of the Environment in the Chinese World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serfass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uses and Representations of the Environment in the Chinese World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith, Community and Politics: the Oboo of the Shinehen Buryats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points of Transition: Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Feb 2019, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Marking the Northern Frontier with Oboo Cairns: Migrations, Ethnic Rivalries, and Pastureland Use in Inner Mongolia (From the mid-18th Century to the Present) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Young Scholars Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO Taipei; Institute of History and Philology, Academia Sinica, May 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacred Cairns as Political Markers: Territory, Politics and Identity among the Buryat Mongols of Inner Mongolia Autonomous Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Ethnology-Lunch seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Ethnology, Academia Sinica, Dec 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation and Adaptation of the Nomadic Dwellings among the Evenki Reindeer Herders (People’s Republic of China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Tungusic Conference: Social Interactions, Languages and Landscapes in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amur State University, Jun 2019, Blagovescensk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">作為政治標記的神聖石堆：內蒙古布里亞特蒙古人的領地、政治及身份認同</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunch seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Ethnology, Academia Sinica, Nov 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mongolian Muzzle in the Chinese Grasslands: The Shifting Uses of the Camel in Pastoralism and Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal-Human Interactions in Anthropocene China and Asia: Interdisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Hong Kong, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanized Pastoralism: Technology, Mobility and Herding Management in Inner Mongolia (PRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing the Gap. How Technology Changes Spatial Relationships Between Humans and Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Centre, Université Fudan, Mar 2018, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Shamanism and Mongolian Buddhism in Hulun Buir (Inner Mongolia), 18th-20th c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Present Buddhist Transfers in Asia: A Conceptual Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Asie orientale; Ecole normale supérieure de Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les données invisibles sur le terrain : recréation de la culture hezhe dans le nord-est de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalles Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Recherches contemporaines sur l’Asie du Nord : questions historiques, identitaires et religieuses (Chine, Mongolie, Russie)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL, Apr 2018, Ivry-sur seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Clan Ancestors: Shaman Burial Sites (Sindang) in Hulun Buir (Inner Mongolia, PRC) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Academic Research on Shamanism: Expanding Boundaries. Ethnicity, Materiality and Spirituality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISARS; Musée d’ethnologie du Vietnam, Nov 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market and Non-Market Trade in Animal Products among the Evenki of Hulun Buir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia in Motion: Horizons of Hope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, Jun 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork among the Hezhe : Dealing with “Invisible” Data and Constructed Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Anthropology of Researching Twentieth Century China: Workshop on Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for China Studies, CUHK, 2016, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Rituals and Their Transformation in Inner Mongolia from the Early 20th Century to the Present »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicity, Local Society and Religious Life from an Historical Anthropological Perspective Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jishou University, 2016, Jishou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Local History through Oboo Cairns: Territorial Competition and Clan Organization in Hulun Buir (from the Early 20th Century to the Present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Historical Anthropology and Twentieth Century China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chinese University of Hong Kong, Dec 2016, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer Tourism in Aoluguya: Reindeer Herders’ Mobile and Economic Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Tungus Languages and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hulun Buir College, Aug 2015, Hailar, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Border Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Memories, Narratives and Practices in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, May 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Deities with Political Power: Variations of “Ritual Practices” among the Tungus in Northeastern China from the early 20th Century to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Century Through Historical Anthropology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for China Studies, CUHK, 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collective Celebrations to Touristic Festivals : the Case of the Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université normale de Mongolie-Intérieure, 2014, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenk éleveurs de rennes de Chine et de Russie : comparaisons et regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Terrains mobiles, terrains changeants : méthodes d’étude du nomadisme aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI « Nomadisme, sociétés et environnement en Asie centrale et septentrionale, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oboo Worship and Naadam among the Solon and the Khamnigan Evenkis : From Collective Rituals to National Sports Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Skills, Knowledge, Emotions and Politics in Siberia and China (Evenk and Even peoples)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Dec 2013, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Places and Shaping Identities. Local festivities and Ritual Practices of Tungusic and Mongolian Groups in the Cultural and Touristic Development of the Hulun Buir Area (Inner Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New European Research on Contemporary China - European Junior China Scholars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Center for Research on Contemporary China (CEFC); Hong Kong and German Academic Exchange Service (DAAD), Jul 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques rituelles et festivités chez les Mongols et les Toungouses de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradizioni e migrazioni culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Collegio San Carlo, Sep 2012, Modène, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evenki reindeer herders of China. Uses of Land, Mobility and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ewenki of Aoluguya: Reclaiming the Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo International Peace Research Institute (PRIO), Jun 2011, Genhe, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Ethnic Tourism among the Reindeer Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sinology Forum: « China Exposta, Imposta, Proposta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portuguese Catholic University of Lisbon, Mar 2010, Oporto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tourisme ethnique aux pratiques éco-culturelles chez les Évenk éleveurs de rennes : l’émergence de l’écotourisme dans le nord-est de la Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recompositions du rapport urbain-rural dans les mobilités de loisirs en Chine au début du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Dec 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From E.J. Lindgren’s Expeditions to Today’s Aoluguya Ethnic Village : A Study of Eight Decades of Change and Adaptations among the Reindeer Evenki of Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Congress of the International Union of Anthropological and Ethnological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Union of Anthropological and Ethnological Sciences, Jul 2009, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, divinités et monuments sacrés : le cas des Bouriates de Mongolie-Intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bodolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Chicharro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F0A2E97"/>
+    <w:nsid w:val="5FE96C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="83D6829F"/>
+    <w:nsid w:val="1461BC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4084-2785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348443v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Brandi&#353;auskas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2023.2190875" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gabyshev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5680" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.631" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757206.2017.1351363" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2017-1-291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2694" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KolasReclaiming" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qcsvx.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wure'Ertu Wure'Ertu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgalan Sukhbaatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321153v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-dumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4084-2785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348443v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Brandi&#353;auskas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2023.2190875" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gabyshev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5680" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3398" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.631" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757206.2017.1351363" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2017-1-291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2694" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/KolasReclaiming" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qcsvx.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wure'Ertu Wure'Ertu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgalan Sukhbaatar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321153v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>