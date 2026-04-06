--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2328,51 +2328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA7E274A"/>
+    <w:nsid w:val="9AD10202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BAD2536D"/>
+    <w:nsid w:val="DDCB2D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2624,51 +2624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04F43984"/>
+    <w:nsid w:val="76FD7C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2772,51 +2772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B16C6BED"/>
+    <w:nsid w:val="A9BFE2E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0325921E"/>
+    <w:nsid w:val="09BB36FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3068,51 +3068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4FED2B20"/>
+    <w:nsid w:val="CD4DBADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3216,51 +3216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5C749C46"/>
+    <w:nsid w:val="CB26DD8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3364,51 +3364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="AD6C08B4"/>
+    <w:nsid w:val="60713D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3512,51 +3512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9C4DC5EA"/>
+    <w:nsid w:val="87524F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3660,51 +3660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C5E47CEC"/>
+    <w:nsid w:val="C3DE868E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3808,51 +3808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="642B4A83"/>
+    <w:nsid w:val="5370E794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3956,51 +3956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="33D88250"/>
+    <w:nsid w:val="89081195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +4104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7AE5BCAE"/>
+    <w:nsid w:val="DFB4F822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4252,51 +4252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="15DA10C1"/>
+    <w:nsid w:val="EB523937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4400,51 +4400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="FA6872E9"/>
+    <w:nsid w:val="8678225B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4548,51 +4548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="82C49D50"/>
+    <w:nsid w:val="DD14D448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4696,51 +4696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4D58E5C4"/>
+    <w:nsid w:val="474B749C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4844,51 +4844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="9E876AD0"/>
+    <w:nsid w:val="66670E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4992,51 +4992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="96A5BEC9"/>
+    <w:nsid w:val="3C4C8DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>