--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2328,51 +2328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AD10202"/>
+    <w:nsid w:val="A1B37682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DDCB2D09"/>
+    <w:nsid w:val="AC3B630B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2624,51 +2624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76FD7C0B"/>
+    <w:nsid w:val="3F962323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2772,51 +2772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A9BFE2E0"/>
+    <w:nsid w:val="470B4193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="09BB36FD"/>
+    <w:nsid w:val="BB3306E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3068,51 +3068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CD4DBADC"/>
+    <w:nsid w:val="BD2924CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3216,51 +3216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CB26DD8B"/>
+    <w:nsid w:val="B6C5AE30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3364,51 +3364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="60713D80"/>
+    <w:nsid w:val="6E0364D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3512,51 +3512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="87524F29"/>
+    <w:nsid w:val="E2C130E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3660,51 +3660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C3DE868E"/>
+    <w:nsid w:val="CC00AC5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3808,51 +3808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5370E794"/>
+    <w:nsid w:val="3BC7281C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3956,51 +3956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="89081195"/>
+    <w:nsid w:val="927CBB3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +4104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DFB4F822"/>
+    <w:nsid w:val="EB204412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4252,51 +4252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EB523937"/>
+    <w:nsid w:val="056EFB7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4400,51 +4400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8678225B"/>
+    <w:nsid w:val="57DE3D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4548,51 +4548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="DD14D448"/>
+    <w:nsid w:val="06C6E8D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4696,51 +4696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="474B749C"/>
+    <w:nsid w:val="D12B6B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4844,51 +4844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="66670E6E"/>
+    <w:nsid w:val="4CC9C613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4992,51 +4992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="3C4C8DE9"/>
+    <w:nsid w:val="A453A7CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>