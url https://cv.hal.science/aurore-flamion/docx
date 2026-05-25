--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1704,180 +1704,180 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que la musique fait à l’hypnose. Une relation spectaculaire au XIXe siècle, par Céline Frigau Manning »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flamion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.169-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Circulations littéraires au cœur de l’Europe en guerre : quelles reconfigurations ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flamion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Notes de lecture, 23 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947856v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03947844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agentivité d’une île : au cœur des Stigmatisés (1918) de Franz Schreker</w:t>
               </w:r>
@@ -2328,51 +2328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1B37682"/>
+    <w:nsid w:val="53042046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AC3B630B"/>
+    <w:nsid w:val="A0CE9606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2624,51 +2624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F962323"/>
+    <w:nsid w:val="1890C83B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2772,51 +2772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="470B4193"/>
+    <w:nsid w:val="43C90C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BB3306E2"/>
+    <w:nsid w:val="7EB934FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3068,51 +3068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BD2924CB"/>
+    <w:nsid w:val="9D9E8599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3216,51 +3216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B6C5AE30"/>
+    <w:nsid w:val="8EBE0BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3364,51 +3364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6E0364D3"/>
+    <w:nsid w:val="17E9319B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3512,51 +3512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E2C130E0"/>
+    <w:nsid w:val="11CFFC45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3660,51 +3660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CC00AC5E"/>
+    <w:nsid w:val="6D21C76D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3808,51 +3808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3BC7281C"/>
+    <w:nsid w:val="8A693FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3956,51 +3956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="927CBB3F"/>
+    <w:nsid w:val="120D751D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +4104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="EB204412"/>
+    <w:nsid w:val="BA71ACD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4252,51 +4252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="056EFB7B"/>
+    <w:nsid w:val="425B17C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4400,51 +4400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="57DE3D99"/>
+    <w:nsid w:val="F2985069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4548,51 +4548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="06C6E8D6"/>
+    <w:nsid w:val="82C47E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4696,51 +4696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D12B6B7A"/>
+    <w:nsid w:val="C24ADF5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4844,51 +4844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4CC9C613"/>
+    <w:nsid w:val="2BC2A6C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4992,51 +4992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="A453A7CA"/>
+    <w:nsid w:val="9C4EF492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5277,51 +5277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/transposition/6183;" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/transposition.6183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/document15502.php#citation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dicteco.huma-num.fr/fr/book/2034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dicteco.huma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lam.centresphisoc.ulb.be/fr/evenement/21-22-oct-22-les-bibliotheques-de-compositeurices-pratiques-de-lecture-et-espaces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epistemuse.huma-num.fr/liste-de-diffusion-musicologie-infos/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/prelude-cosi-fan-tutte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/prelude-wozzeck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/les-ages-de-la-vie-dartiste-vieillir-transmettre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-george-benjamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-anna-castro-grinstein-et-lucie-leguay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-anna-prohaska-et-john-brancy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-des-musiciens-de-lorchestre-des-jeunes-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-maxime-pascal-et-iris-zerdoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opera-lyon.com/fr/programmation/saison-2022-2023/opera/journee-decouverte-du-festival-1/table-ronde-esthetique-et-ethnographie-des-portes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philharmoniedeparis.fr/fr/activite/cycles-de-conferences/24810-musique-et-nature" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tnp-villeurbanne.com/presentation-de-lensatt-permalien-provisoire-a-mettre-a-jour/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ovhfc.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ovhfc.com/app/uploads/2022/08/Textes-Poetes-fantastiques.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ovhfc.com/concerts/2022-2023-chevauchee-romantique/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.festivalpote.com/fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.composher.com/post/review-clytemnestra-rhian-samuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flamion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.6183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069472ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4719-monstres-en-musique-et-autres-monstruosites-musicales-9782752104564.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/transposition/6183;" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/transposition.6183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/document15502.php#citation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dicteco.huma-num.fr/fr/book/2034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dicteco.huma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lam.centresphisoc.ulb.be/fr/evenement/21-22-oct-22-les-bibliotheques-de-compositeurices-pratiques-de-lecture-et-espaces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epistemuse.huma-num.fr/liste-de-diffusion-musicologie-infos/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/prelude-cosi-fan-tutte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/prelude-wozzeck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/les-ages-de-la-vie-dartiste-vieillir-transmettre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-george-benjamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-anna-castro-grinstein-et-lucie-leguay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-anna-prohaska-et-john-brancy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-des-musiciens-de-lorchestre-des-jeunes-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lascenenumerique.festival-aix.com/fr/videos/tete-tete-avec-maxime-pascal-et-iris-zerdoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opera-lyon.com/fr/programmation/saison-2022-2023/opera/journee-decouverte-du-festival-1/table-ronde-esthetique-et-ethnographie-des-portes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philharmoniedeparis.fr/fr/activite/cycles-de-conferences/24810-musique-et-nature" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tnp-villeurbanne.com/presentation-de-lensatt-permalien-provisoire-a-mettre-a-jour/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ovhfc.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ovhfc.com/app/uploads/2022/08/Textes-Poetes-fantastiques.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ovhfc.com/concerts/2022-2023-chevauchee-romantique/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.festivalpote.com/fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.composher.com/post/review-clytemnestra-rhian-samuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flamion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.6183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069472ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4719-monstres-en-musique-et-autres-monstruosites-musicales-9782752104564.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>