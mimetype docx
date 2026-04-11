--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1807,196 +1807,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est devenu le plombier polonais ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Mobility in Social Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/leco.084.0089⟩</w:t>
+              <w:t xml:space="preserve">SocietàMutamentoPolitica. Rivista italiana di sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spatial Mobility in Social Theory, 10 (20), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/smp-11051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02361009v1</w:t>
+                <w:t xml:space="preserve">hal-02443307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Mobility in Social Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'est devenu le plombier polonais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SocietàMutamentoPolitica. Rivista italiana di sociologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Spatial Mobility in Social Theory, 10 (20), pp.125-137. </w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13128/smp-11051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/leco.084.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443307v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs : quand mobilité rime avec précarité : un bilan mitigé</w:t>
               </w:r>
@@ -3180,51 +3180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les space-sets : un outil d’analyse innovant des trajectoires de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce monde que je connais&amp;quot;: les &amp;quot;space-sets&amp;quot; des Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6F69326"/>
+    <w:nsid w:val="3AB1FBC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5421,51 +5421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-flipo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1392-8409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119951711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115804ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Alexander-Haw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Breucker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#252;tschke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/27528499Y2024D000000037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18335/region.v9i2.405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-6rp7-3826" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/smp-11051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.369.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bygnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0001699316659909" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222313v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msh-paris-saclay.fr/actes-n-7-troisieme-partie-contribution-daurore-flipo/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/WDSA7241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rabourdin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aczel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-flipo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1392-8409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119951711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115804ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Alexander-Haw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Breucker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#252;tschke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/27528499Y2024D000000037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18335/region.v9i2.405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-6rp7-3826" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/smp-11051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.369.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bygnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0001699316659909" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222313v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msh-paris-saclay.fr/actes-n-7-troisieme-partie-contribution-daurore-flipo/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/WDSA7241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rabourdin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aczel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>