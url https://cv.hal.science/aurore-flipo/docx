--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1807,274 +1807,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Mobility in Social Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'est devenu le plombier polonais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SocietàMutamentoPolitica. Rivista italiana di sociologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13128/smp-11051⟩</w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.084.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443307v1</w:t>
+                <w:t xml:space="preserve">halshs-02361009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est devenu le plombier polonais ?</w:t>
+                <w:t xml:space="preserve">Travailleurs : quand mobilité rime avec précarité : un bilan mitigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
+              <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/leco.084.0089⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.369.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02361009v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailleurs : quand mobilité rime avec précarité : un bilan mitigé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Mobility in Social Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">SocietàMutamentoPolitica. Rivista italiana di sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spatial Mobility in Social Theory, 10 (20), pp.125-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pro.369.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13128/smp-11051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02361000v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coworking, a Way to Achieve Sustainable Mobility? Designing an Interdisciplinary Research Project</w:t>
               </w:r>
@@ -3180,51 +3180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les space-sets : un outil d’analyse innovant des trajectoires de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce monde que je connais&amp;quot;: les &amp;quot;space-sets&amp;quot; des Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AB1FBC2"/>
+    <w:nsid w:val="B783B584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5421,51 +5421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-flipo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1392-8409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119951711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115804ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Alexander-Haw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Breucker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#252;tschke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/27528499Y2024D000000037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18335/region.v9i2.405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-6rp7-3826" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/smp-11051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.369.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bygnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0001699316659909" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222313v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msh-paris-saclay.fr/actes-n-7-troisieme-partie-contribution-daurore-flipo/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/WDSA7241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rabourdin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aczel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-flipo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1392-8409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119951711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115804ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Alexander-Haw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Breucker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#252;tschke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/27528499Y2024D000000037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18335/region.v9i2.405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-6rp7-3826" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.369.0019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/smp-11051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bygnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0001699316659909" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222313v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msh-paris-saclay.fr/actes-n-7-troisieme-partie-contribution-daurore-flipo/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/WDSA7241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rabourdin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aczel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>