--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1361,222 +1361,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Mobility and the Institutional Lock-In: The Example of Rural France</w:t>
+                <w:t xml:space="preserve">Que pensent les habitants des territoires peu denses de la mobilité ? Une exploitation textuelle des données du Grand Débat National</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13042189⟩</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 123, pp.54-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.123.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03147956v1</w:t>
+                <w:t xml:space="preserve">halshs-03237817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que pensent les habitants des territoires peu denses de la mobilité ? Une exploitation textuelle des données du Grand Débat National</w:t>
+                <w:t xml:space="preserve">Sustainable Mobility and the Institutional Lock-In: The Example of Rural France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Sallustio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Varia, 123, pp.54-73. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.2189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.123.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13042189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03237817v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparer les espaces pour maîtriser le temps</w:t>
               </w:r>
@@ -1807,274 +1807,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est devenu le plombier polonais ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Mobility in Social Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/leco.084.0089⟩</w:t>
+              <w:t xml:space="preserve">SocietàMutamentoPolitica. Rivista italiana di sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spatial Mobility in Social Theory, 10 (20), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/smp-11051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02361009v1</w:t>
+                <w:t xml:space="preserve">hal-02443307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs : quand mobilité rime avec précarité : un bilan mitigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.369.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Mobility in Social Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'est devenu le plombier polonais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SocietàMutamentoPolitica. Rivista italiana di sociologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Spatial Mobility in Social Theory, 10 (20), pp.125-137. </w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13128/smp-11051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/leco.084.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443307v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coworking, a Way to Achieve Sustainable Mobility? Designing an Interdisciplinary Research Project</w:t>
               </w:r>
@@ -3180,51 +3180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les space-sets : un outil d’analyse innovant des trajectoires de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,208 +3395,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décarbonation des mobilités quotidiennes en ruralité : quelle prise en compte des enjeux de justice sociale et spatiale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coworking spaces: a way of promoting more sustainable mobility and lifestyles? The example of the Auvergne-Rhône-Alpes region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane-Gabrielle Tremblay; Gerhard Krauss. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écologie depuis les ruralités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation d'Ecologie Politique, pp.59, 2024, 979-10-95082-38-5</w:t>
+              <w:t xml:space="preserve">The Coworking (R)evolution. Working and Living in New Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.160-173, 2024, 978-1-80220-917-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239643v1</w:t>
+                <w:t xml:space="preserve">halshs-04449507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coworking spaces: a way of promoting more sustainable mobility and lifestyles? The example of the Auvergne-Rhône-Alpes region of France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La décarbonation des mobilités quotidiennes en ruralité : quelle prise en compte des enjeux de justice sociale et spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Coworking (R)evolution. Working and Living in New Territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.160-173, 2024, 978-1-80220-917-4</w:t>
+              <w:t xml:space="preserve">L'écologie depuis les ruralités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation d'Ecologie Politique, pp.59, 2024, 979-10-95082-38-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04449507v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hidden Energies of Work Digitisation: A View from France Through the Use of Coworking Spaces</w:t>
               </w:r>
@@ -3904,221 +3904,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux et espaces de coworking à la campagne : quel impact sur les mobilités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce monde que je connais&amp;quot;: les &amp;quot;space-sets&amp;quot; des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yoann Demoli. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Duwez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Duwez; Pierre Mercklé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peut-on se passer de la voiture hors des centres urbains ? Colloque (UVSQ – Laboratoire Printemps, Guyancourt, 27 février 2020)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Un panel français : l'Etude longitudinale par internet pour les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED, 2021, Grandes Enquêtes, 9782733260494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03222100v1</w:t>
+                <w:t xml:space="preserve">halshs-03222103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce monde que je connais&amp;quot;: les &amp;quot;space-sets&amp;quot; des Français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiers-lieux et espaces de coworking à la campagne : quel impact sur les mobilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Duwez; Pierre Mercklé. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoann Demoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un panel français : l'Etude longitudinale par internet pour les sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peut-on se passer de la voiture hors des centres urbains ? Colloque (UVSQ – Laboratoire Printemps, Guyancourt, 27 février 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSH Paris-Saclay Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-248, 2021, 978-2-490369-06-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52983/WDSA7241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03222103v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03222100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban mobility and migrations</w:t>
               </w:r>
@@ -4295,51 +4295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de l'enquête Mobilités rurales en période de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4471,267 +4471,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilités et spatialités des pratiques de mobilité des coworkers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet RE-ACTEURS : Réseaux d'acteurs, innovation et gouvernance de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Sallustio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LAET (Lyon, France). 2022, pp.20</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2022, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03792435v1</w:t>
+                <w:t xml:space="preserve">hal-03768124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RE-ACTEURS : Réseaux d'acteurs, innovation et gouvernance de la mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilités et spatialités des pratiques de mobilité des coworkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LAET (Lyon, France). 2022, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cariou</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03768124v1</w:t>
+                <w:t xml:space="preserve">halshs-03792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5190,51 +5190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B783B584"/>
+    <w:nsid w:val="C12CDA8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5421,51 +5421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-flipo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1392-8409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119951711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115804ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Alexander-Haw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Breucker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#252;tschke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/27528499Y2024D000000037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18335/region.v9i2.405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-6rp7-3826" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.369.0019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/smp-11051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bygnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0001699316659909" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222313v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msh-paris-saclay.fr/actes-n-7-troisieme-partie-contribution-daurore-flipo/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/WDSA7241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rabourdin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aczel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-flipo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1392-8409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119951711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115804ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Alexander-Haw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Breucker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#252;tschke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/27528499Y2024D000000037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18335/region.v9i2.405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.123.0054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-6rp7-3826" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/smp-11051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.369.0019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bygnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0001699316659909" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mollaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222313v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msh-paris-saclay.fr/actes-n-7-troisieme-partie-contribution-daurore-flipo/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/WDSA7241" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rabourdin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aczel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Peffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>