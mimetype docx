--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -771,165 +771,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04390011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos critiques sur la régulation de l’Intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Juristes augmentés, droit diminué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Hyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la souveraineté à l'heure de l'intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Présage, l'École française du barreau, l'École française de la magistrature, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Ce que le numérique fait au droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fidès, Dec 2023, Créteil (Université Paris-Est Créteil), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04389999v1</w:t>
+                <w:t xml:space="preserve">halshs-04389989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juristes augmentés, droit diminué ?</w:t>
+                <w:t xml:space="preserve">Propos critiques sur la régulation de l’Intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Hyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que le numérique fait au droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fidès, Dec 2023, Créteil (Université Paris-Est Créteil), France</w:t>
+              <w:t xml:space="preserve">Penser la souveraineté à l'heure de l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Présage, l'École française du barreau, l'École française de la magistrature, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04389989v1</w:t>
+                <w:t xml:space="preserve">halshs-04389999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la technique de cassation au prisme de la distinction du fait et du droit</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hyde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hyde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>