--- v1 (2026-04-02)
+++ v2 (2026-04-29)
@@ -256,165 +256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04256414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vers une cyber-éthique de la justice dite prédictive » Commentaire de la Charte éthique européenne d’utilisation de l’intelligence artificielle dans les systèmes judiciaires et leur environnement de la CEPEJ du 4 décembre 2018</w:t>
+                <w:t xml:space="preserve">Avocats et intelligence artificielle : quelles obligations, quelles responsabilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Hyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395659v1</w:t>
+                <w:t xml:space="preserve">hal-02395648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avocats et intelligence artificielle : quelles obligations, quelles responsabilités ?</w:t>
+                <w:t xml:space="preserve">« Vers une cyber-éthique de la justice dite prédictive » Commentaire de la Charte éthique européenne d’utilisation de l’intelligence artificielle dans les systèmes judiciaires et leur environnement de la CEPEJ du 4 décembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Hyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395648v1</w:t>
+                <w:t xml:space="preserve">hal-02395659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Portée mondiale du déréférencement : gare au refus d’exequatur par les juridictions américaines », note sous US District Court, Northern district of California, San Jose Division, November 02, 2017, case 5:17-cv-04207-EJD</w:t>
               </w:r>
@@ -532,165 +532,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fragilisation du dispositif de protection du sous-traitant dans les chaînes de sous-traitance, note sous Cass. 1e civ., 21 janvier 2015, n° 13-18316</w:t>
+                <w:t xml:space="preserve">Le caractère fondamental de la liberté de se marier entre personne de même sexe, note sous Cass. 1e civ., 28 janvier 2015, n° 15-50059</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Hyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397295v1</w:t>
+                <w:t xml:space="preserve">hal-02397252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le caractère fondamental de la liberté de se marier entre personne de même sexe, note sous Cass. 1e civ., 28 janvier 2015, n° 15-50059</w:t>
+                <w:t xml:space="preserve">La fragilisation du dispositif de protection du sous-traitant dans les chaînes de sous-traitance, note sous Cass. 1e civ., 21 janvier 2015, n° 13-18316</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Hyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397252v1</w:t>
+                <w:t xml:space="preserve">hal-02397295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -771,165 +771,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04390011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juristes augmentés, droit diminué ?</w:t>
+                <w:t xml:space="preserve">Propos critiques sur la régulation de l’Intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Hyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que le numérique fait au droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fidès, Dec 2023, Créteil (Université Paris-Est Créteil), France</w:t>
+              <w:t xml:space="preserve">Penser la souveraineté à l'heure de l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Présage, l'École française du barreau, l'École française de la magistrature, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04389989v1</w:t>
+                <w:t xml:space="preserve">halshs-04389999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos critiques sur la régulation de l’Intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Juristes augmentés, droit diminué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Hyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la souveraineté à l'heure de l'intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Présage, l'École française du barreau, l'École française de la magistrature, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Ce que le numérique fait au droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fidès, Dec 2023, Créteil (Université Paris-Est Créteil), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04389999v1</w:t>
+                <w:t xml:space="preserve">halshs-04389989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la technique de cassation au prisme de la distinction du fait et du droit</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hyde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hyde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>