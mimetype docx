--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore INGARAO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of ethical logos on purchase intention: the mediating role of product social responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zarrouk-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (4), pp.849-878. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJM-02-2023-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fabrication française » : quels effets sur l’intention d’achat et le consentement à payer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarrouk-Karoui Sarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.45-69. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.097.45.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products labeled as “made in domestic country”: the brand matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zarrouk-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (12), pp.2965-2987. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJM-04-2018-0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding : quand les fans rétribuent les créateurs du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crowdfunding : la finance autrement ? Olivier Joffre et Donia Trabelsi (Eds.), 44 (273), pp.179-203. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Moral des Ménages sur la Concurrence Inter-formats : une analyse à partir de l'indice de l'INSEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Valentin Ngobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.3-36. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370117701415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspillage alimentaire : La génération Z est-elle vraiment moins vigilante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Venise (IT), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire des pratiques alimentaires des étudiants français et identification des contextes propices ou non au gaspillage alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamisation du centre-ville: le rôle auto-perçu des commerçants sous le regard des chalands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Colloquium on Brands, Labels and Product Intelligence (COBLI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attachement à son animal de compagnie : Une étude exploratoire sur sa relation avec le prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées AFM Prix et Valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours - Vallorem, 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation « Fabrication française » des PGC : Un signal positif pour l’économie et l’environnement, mais pas pour la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le NIMEC laboratoire de sciences de gestion de Normandie et le laboratoire METIS de l’EM Normandie, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la digitalisation des parcours perturbe un environnement multicanal : le m-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multicanal et Crosscanal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masstige et résistance du consommateur : l’exemple de ‘Sonia Rykiel pour H&M©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMAB-CREGO, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satisfaction des consommateurs face aux professionnels de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille Economie Management (UMR CNRS 9221), l’IAE Lille, l’EHESP (IDM, EA 7348 MOS), l’UCL et l’IESEG sous le patronage de l’AFM et d’ARAMOS, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix attendu du couple marque-enseigne par le consommateur : étude de l’influence de l’orientation de la marque et de la spécialisation de l’enseigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée de Recherche AFM sur le Prix, Gratuité, Don et Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours - Vallorem-AFM, Jan 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque vs enseigne : Quel prix attendu pour le couple marque enseigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la marque et de l’enseigne sur le PACME : le cas de l’extension de circuit de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième édition des Journées de Recherche dédiées à la distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PICOM, Nov 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de l’enseigne sur le prix de référence interne d’un couple marque-enseigne par le consommateur : d’une étude exploratoire vers un modèle conceptuel de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC, Mar 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-prix de la formule de vente et image-prix de la marque : confrontation de point de vue des professionnels et des consommateurs. Le cas de l’extension de circuit de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ièmes Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMAB-CREGO, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de tarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement du mois de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la marque et de l’enseigne sur le prix attendu d'un couple marque-enseigne : Une application à l’extension de circuit de distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Laboratoire CERMAT-EA 2109-CNRS-Université François Rabelais de Tours, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03546180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalising town centre commerce: an exploratory study of drivers relating to resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaswengi, Joseph; Ingarao, Aurore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brand, Label, and Product Intelligence. Second International Conference, COBLI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Proceedings in Business and Economics, Springer, pp.51-72, 2022, 978-3-030-95808-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95809-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de compréhension du comportement du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini Manuel de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2015, 9782100716302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « dupes », ces copies légales de produit best-seller que vous avez déjà dû acheter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Carreteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3djdpqqc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calendriers de l’Avent pour les animaux de compagnie, un signe d’attachement de leur propriétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4k9vg3spp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands, Products, Labels and Covid-19 Pandemic : Impact and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 2022, 979-8-88697-147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand, Label, and Product Intelligence. Second International Conference, COBLI 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing AG, Springer Proceedings in Business and Economics, 2022, 978-3-030-95809-1. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95809-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Belamich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782340060333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore INGARAO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of ethical logos on purchase intention: the mediating role of product social responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zarrouk-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (4), pp.849-878. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJM-02-2023-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products labeled as “made in domestic country”: the brand matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zarrouk-Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (12), pp.2965-2987. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJM-04-2018-0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fabrication française » : quels effets sur l’intention d’achat et le consentement à payer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarrouk-Karoui Sarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.45-69. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.097.45.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding : quand les fans rétribuent les créateurs du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crowdfunding : la finance autrement ? Olivier Joffre et Donia Trabelsi (Eds.), 44 (273), pp.179-203. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Moral des Ménages sur la Concurrence Inter-formats : une analyse à partir de l'indice de l'INSEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Valentin Ngobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.3-36. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370117701415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Sorcière Bien Aimée : La magie au service de la mémoire du marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing expérientiel à l'ère des séries cultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspillage alimentaire : La génération Z est-elle vraiment moins vigilante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Venise (IT), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire des pratiques alimentaires des étudiants français et identification des contextes propices ou non au gaspillage alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamisation du centre-ville: le rôle auto-perçu des commerçants sous le regard des chalands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Colloquium on Brands, Labels and Product Intelligence (COBLI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attachement à son animal de compagnie : Une étude exploratoire sur sa relation avec le prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées AFM Prix et Valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours - Vallorem, 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation « Fabrication française » des PGC : Un signal positif pour l’économie et l’environnement, mais pas pour la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le NIMEC laboratoire de sciences de gestion de Normandie et le laboratoire METIS de l’EM Normandie, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la digitalisation des parcours perturbe un environnement multicanal : le m-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multicanal et Crosscanal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satisfaction des consommateurs face aux professionnels de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille Economie Management (UMR CNRS 9221), l’IAE Lille, l’EHESP (IDM, EA 7348 MOS), l’UCL et l’IESEG sous le patronage de l’AFM et d’ARAMOS, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masstige et résistance du consommateur : l’exemple de ‘Sonia Rykiel pour H&M©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMAB-CREGO, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix attendu du couple marque-enseigne par le consommateur : étude de l’influence de l’orientation de la marque et de la spécialisation de l’enseigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée de Recherche AFM sur le Prix, Gratuité, Don et Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours - Vallorem-AFM, Jan 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque vs enseigne : Quel prix attendu pour le couple marque enseigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la marque et de l’enseigne sur le PACME : le cas de l’extension de circuit de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième édition des Journées de Recherche dédiées à la distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PICOM, Nov 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de l’enseigne sur le prix de référence interne d’un couple marque-enseigne par le consommateur : d’une étude exploratoire vers un modèle conceptuel de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC, Mar 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-prix de la formule de vente et image-prix de la marque : confrontation de point de vue des professionnels et des consommateurs. Le cas de l’extension de circuit de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ièmes Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMAB-CREGO, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de tarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement du mois de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la marque et de l’enseigne sur le prix attendu d'un couple marque-enseigne : Une application à l’extension de circuit de distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Laboratoire CERMAT-EA 2109-CNRS-Université François Rabelais de Tours, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03546180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalising town centre commerce: an exploratory study of drivers relating to resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaswengi, Joseph; Ingarao, Aurore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brand, Label, and Product Intelligence. Second International Conference, COBLI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Proceedings in Business and Economics, Springer, pp.51-72, 2022, 978-3-030-95808-4. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95809-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de compréhension du comportement du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini Manuel de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2015, 9782100716302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « dupes », ces copies légales de produit best-seller que vous avez déjà dû acheter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Carreteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3djdpqqc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calendriers de l’Avent pour les animaux de compagnie, un signe d’attachement de leur propriétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4k9vg3spp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand, Label, and Product Intelligence. Second International Conference, COBLI 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing AG, Springer Proceedings in Business and Economics, 2022, 978-3-030-95809-1. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95809-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands, Products, Labels and Covid-19 Pandemic : Impact and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 2022, 979-8-88697-147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Belamich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782340060333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046367v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ingarao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zarrouk-Karoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-02-2023-0112" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02511913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarrouk-Karoui Sarra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.097.45.69" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03364208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-04-2018-0229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin Ngobo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117701415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02894749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Karoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/tel-03546180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Menaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carreteiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3djdpqqc5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4k9vg3spp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Belamich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13877-fiches-de-marketing-9782340060333.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046367v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ingarao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zarrouk-Karoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-02-2023-0112" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03364208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-04-2018-0229" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02511913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarrouk-Karoui Sarra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.097.45.69" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin Ngobo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117701415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sugier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02894749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Karoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/tel-03546180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03523205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Menaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carreteiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3djdpqqc5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4k9vg3spp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Belamich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13877-fiches-de-marketing-9782340060333.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>