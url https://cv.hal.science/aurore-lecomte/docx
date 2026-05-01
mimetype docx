--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Lecomte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Didactique de la géographieUniversité Clermont-Auvergne Inspé Laboratoire ACTé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurore-lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8339-7378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265714397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches  proposent de contribuer à une réflexion sur la formation d'un enseignement critique de la discipline géographique dans le second degré. Ma thèse par exemple, s'est attachée à introduire une question socialement vive dans le quotidien des élèves - l'habiter des personnes caractérisées comme gens du voyage- dans le curriculum du lycée professionnel, visant ainsi à une alternative au discours de la discipline.  Je m'interresse aussi aux conditions de productions de savoirs émancipateurs en géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations de recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eduquer à la diversité en géographie: exploration et analyse de curricula &amp;quot; possibles&amp;quot;. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acte.uca.fr/productions-scientifiques/operations-de-recherche/eduquer-a-la-diversite-en-geographie-exploration-et-analyse-de-curricula-%C2%AB-possibles-%C2%BB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie : projet lié aux activités du collectif Pensée Spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-GeoScied : interroger les pratiques favorisant l'enseignement de la diversité et l'inclusion en géographie et en sciences dans les curriculums européens. (coord.C.Leininger-Frezal) : Projet eramus + </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://v-geoscied.v-global.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 -2023 &amp;quot; Eduquer au(x) territoire au lycée professionnel. Les régimes d'habiter des &amp;quot;Gens du voyage&amp;quot; , une proposition de géographie critique ( thèse en didactique de la géographie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Virtex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de Pensée Spatiale ( IREMS, Paris, coord.C.Naudet)Membre des commissions &amp;quot; épistémologie, enseignement histoire&amp;quot; et &amp;quot; géographie critique &amp;quot; au CNFG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de CSI de thèse:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C.Behr &amp;quot; Prendre en compte la diversité épistémique dans les cours d’histoire et de géographie : enjeux didactiques et citoyens&amp;quot; ( 2024-     ) dir. C.Leininger-Frézal, UPCité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C.Chopin &amp;quot;Education aux données et enseignement de la géographie dans l’enseignement secondaire en France. Contribution à un renouvellement curriculaire&amp;quot; ( 2024-   ) dir. C.Leininger-Frézal & S.Genevois, UPCité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">F.Clauzel &amp;quot;Perceptions et représentations de l'Afrique subsaharienne dans les curricula scolaires français et les pratiques enseignantes : une analyse de la transposition didactique&amp;quot; dir. C.Joigneaux &M.Mamede, Université de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury de thèse :2025 : Boly Yves Doba&amp;quot;La question migratoire dans la culture scolaire en géographie en Côte d'Ivoire&amp;quot;, thèse dirigée par P.Clerc, CY Paris Université, laboratoire EMA (école, mutation, apprentissage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF (académie de Créteil) 2021-2023</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’antitsiganisme en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 595 (6), pp.39-39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.595.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations, une question en débat dans la classe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1-2-2021), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.501.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roms et Voyageurs: quand les enjeux spatiaux s'invitent à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de dispositifs d’enseignement de la diversité en géographie : vers un « curriculum possible » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Construire la preuve relative aux effets des pratiques d'enseignement : regards pluridisciplinaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme Étude des Effets des Pratiques d'Enseignement du laboratoire ACTé; Dyanne Escorcia, ACTé, Oct 2025, Inspé de Clermont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émancipation des enseignant.e.s et des élèves en éducation au politique au lycée professionnel. Exemple d'étude d'une question politiquement et géographiquement sensible : les régimes d'habiter des « gens du voyage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantisme pédagogique et éducation au politique. Rencontres entre praticien.nes et chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insitut français de l'éducation - ENS Lyon, Jul 2024, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles articulations entre la géographie, discipline sociale de référence et la didactique : l’exemple d’une recherche collaborative en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition Colloque international des didactiques de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4572731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux territoires au lycée professionnel. La relégation des « gens du voyage » dans la ville : proposition pour un enseignement critique de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leininger-Frezal Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecomte Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferol Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.116-132, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What contributions of the geography course to reduce antigypsyism: the example of the spatial assignment of Travellers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACISM AND ROMANI STUDIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIAC, Sep 2023, TIMISOARA, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des disciplines au lycée professionnel ? La bivalence lettres-histoire-géographie, élément de construction d’une identité professionnelle de PLP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Germinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques face à l'évolution des curriculums Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assignation spatiale des Voyageurs en France : quel curriculum possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching geography : past and futures challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What contributions to the teaching of spatial inequalities? The example of Travellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE-VISIONING GEOGRAPHY FOR SUSTAINABILITY IN THE POST-COVID ERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eurogeo, May 2022, Lesbos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travellers in France : a suject of geography education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIRDHSS " les minorités nationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDHSS-IRHASSE, Sep 2022, TROIS-RIVIERES - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travellers as an Object of Geography Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging’s researchers’s conference. European Educational Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA ECER, Sep 2021, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie dans un monde qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, ça sert à faire la guerre: vraiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie dans un monde qui change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.434.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les QSV existent-elles encore ? Focus sur les programmes d’histoire-géographie-EMC du cycle bac pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer au(x) territoire(s) au lycée professionnel : les régimes d'habiter des &amp;quot;Gens du Voyage&amp;quot; : une proposition de géographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris Cité, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UNIP7294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04750271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyageurs en cours de géographie. Bilan d’une ingénierie didactique au lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Rendez-vous en didactique, recherches, dialogues et plus si affinités, 30 mai - 3juin 2022, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Geography Teaching Approach Can Help Reduce Anti-Roma Racism? The Example of Travellers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racism and Romani Studies Challenging Academia, Policy, and Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Critical Perspectives on Romani Studies | Kritische Perspektiven auf Romani Studies, In press, 978-3-032-16825-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5602 CNRS/UT2J GEODE; FRAMESPA; Université Toulouse Jean Jaurès; INSPE; SFR AEF, pp.116-132, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple des pratiques spatiales des « Gens du Voyage » : quelles hybridations des savoirs des élèves et quelle recomposition curriculaire au lycée professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David BEDOURET, Christine VERGNOLLE-MAINAR, Véronique CATAGNET-LARS, Elsa FILATRE, Stéphanie MAFFRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE-SFR AEF, pp.97-113, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.8jjx-qm36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des Roms et des Voyageurs : une question politique et citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, identité, altéritéPerspectives nationales et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9781784058586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec les géocapabilités : une approche curriculaire différente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Lecomte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Didactique de la géographieUniversité Clermont-Auvergne Inspé Laboratoire ACTé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurore-lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8339-7378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265714397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches  proposent de contribuer à une réflexion sur la formation d'un enseignement critique de la discipline géographique dans le second degré. Ma thèse par exemple, s'est attachée à introduire une question socialement vive dans le quotidien des élèves - l'habiter des personnes caractérisées comme gens du voyage- dans le curriculum du lycée professionnel, visant ainsi à une alternative au discours de la discipline.  Je m'interresse aussi aux conditions de productions de savoirs émancipateurs en géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations de recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eduquer à la diversité en géographie: exploration et analyse de curricula &amp;quot; possibles&amp;quot;. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acte.uca.fr/productions-scientifiques/operations-de-recherche/eduquer-a-la-diversite-en-geographie-exploration-et-analyse-de-curricula-%C2%AB-possibles-%C2%BB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie : projet lié aux activités du collectif Pensée Spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-GeoScied : interroger les pratiques favorisant l'enseignement de la diversité et l'inclusion en géographie et en sciences dans les curriculums européens. (coord.C.Leininger-Frezal) : Projet eramus + </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://v-geoscied.v-global.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 -2023 &amp;quot; Eduquer au(x) territoire au lycée professionnel. Les régimes d'habiter des &amp;quot;Gens du voyage&amp;quot; , une proposition de géographie critique ( thèse en didactique de la géographie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Virtex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de Pensée Spatiale ( IREMS, Paris, coord.C.Naudet)Membre des commissions &amp;quot; épistémologie, enseignement histoire&amp;quot; et &amp;quot; géographie critique &amp;quot; au CNFG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de CSI de thèse:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C.Behr &amp;quot; Prendre en compte la diversité épistémique dans les cours d’histoire et de géographie : enjeux didactiques et citoyens&amp;quot; ( 2024-     ) dir. C.Leininger-Frézal, UPCité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C.Chopin &amp;quot;Education aux données et enseignement de la géographie dans l’enseignement secondaire en France. Contribution à un renouvellement curriculaire&amp;quot; ( 2024-   ) dir. C.Leininger-Frézal & S.Genevois, UPCité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">F.Clauzel &amp;quot;Perceptions et représentations de l'Afrique subsaharienne dans les curricula scolaires français et les pratiques enseignantes : une analyse de la transposition didactique&amp;quot; dir. C.Joigneaux &M.Mamede, Université de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury de thèse :2025 : Boly Yves Doba&amp;quot;La question migratoire dans la culture scolaire en géographie en Côte d'Ivoire&amp;quot;, thèse dirigée par P.Clerc, CY Paris Université, laboratoire EMA (école, mutation, apprentissage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF (académie de Créteil) 2021-2023</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’antitsiganisme en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 595 (6), pp.39-39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.595.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations, une question en débat dans la classe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1-2-2021), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.501.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roms et Voyageurs: quand les enjeux spatiaux s'invitent à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de dispositifs d’enseignement de la diversité en géographie : vers un « curriculum possible » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Construire la preuve relative aux effets des pratiques d'enseignement : regards pluridisciplinaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme Étude des Effets des Pratiques d'Enseignement du laboratoire ACTé; Dyanne Escorcia, ACTé, Oct 2025, Inspé de Clermont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émancipation des enseignant.e.s et des élèves en éducation au politique au lycée professionnel. Exemple d'étude d'une question politiquement et géographiquement sensible : les régimes d'habiter des « gens du voyage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantisme pédagogique et éducation au politique. Rencontres entre praticien.nes et chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insitut français de l'éducation - ENS Lyon, Jul 2024, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles articulations entre la géographie, discipline sociale de référence et la didactique : l’exemple d’une recherche collaborative en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition Colloque international des didactiques de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4572731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leininger-Frezal Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecomte Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferol Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.116-132, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux territoires au lycée professionnel. La relégation des « gens du voyage » dans la ville : proposition pour un enseignement critique de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What contributions of the geography course to reduce antigypsyism: the example of the spatial assignment of Travellers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACISM AND ROMANI STUDIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIAC, Sep 2023, TIMISOARA, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des disciplines au lycée professionnel ? La bivalence lettres-histoire-géographie, élément de construction d’une identité professionnelle de PLP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Germinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques face à l'évolution des curriculums Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What contributions to the teaching of spatial inequalities? The example of Travellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE-VISIONING GEOGRAPHY FOR SUSTAINABILITY IN THE POST-COVID ERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eurogeo, May 2022, Lesbos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assignation spatiale des Voyageurs en France : quel curriculum possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching geography : past and futures challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travellers in France : a suject of geography education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIRDHSS " les minorités nationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDHSS-IRHASSE, Sep 2022, TROIS-RIVIERES - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travellers as an Object of Geography Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging’s researchers’s conference. European Educational Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA ECER, Sep 2021, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, ça sert à faire la guerre: vraiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie dans un monde qui change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.434.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie dans un monde qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les QSV existent-elles encore ? Focus sur les programmes d’histoire-géographie-EMC du cycle bac pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer au(x) territoire(s) au lycée professionnel : les régimes d'habiter des &amp;quot;Gens du Voyage&amp;quot; : une proposition de géographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris Cité, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UNIP7294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04750271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyageurs en cours de géographie. Bilan d’une ingénierie didactique au lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Rendez-vous en didactique, recherches, dialogues et plus si affinités, 30 mai - 3juin 2022, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Geography Teaching Approach Can Help Reduce Anti-Roma Racism? The Example of Travellers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racism and Romani Studies Challenging Academia, Policy, and Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Critical Perspectives on Romani Studies | Kritische Perspektiven auf Romani Studies, 2026, 978-3-032-16825-2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-16826-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple des pratiques spatiales des « Gens du Voyage » : quelles hybridations des savoirs des élèves et quelle recomposition curriculaire au lycée professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David BEDOURET, Christine VERGNOLLE-MAINAR, Véronique CATAGNET-LARS, Elsa FILATRE, Stéphanie MAFFRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE-SFR AEF, pp.97-113, 2023, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.8jjx-qm36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5602 CNRS/UT2J GEODE; FRAMESPA; Université Toulouse Jean Jaurès; INSPE; SFR AEF, pp.116-132, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des Roms et des Voyageurs : une question politique et citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, identité, altéritéPerspectives nationales et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9781784058586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec les géocapabilités : une approche curriculaire différente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80E95F45"/>
+    <w:nsid w:val="00EAD842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2208FEF6"/>
+    <w:nsid w:val="E869CE18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8BDA42DA"/>
+    <w:nsid w:val="0A1BB9AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3492F067"/>
+    <w:nsid w:val="358BE3E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-lecomte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8339-7378" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265714397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acte.uca.fr/productions-scientifiques/operations-de-recherche/eduquer-a-la-diversite-en-geographie-exploration-et-analyse-de-curricula-%C2%AB-possibles-%C2%BB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v-geoscied.v-global.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4572731" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Germinal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bollengier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Couderc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04750271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.8jjx-qm36" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-lecomte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8339-7378" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265714397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acte.uca.fr/productions-scientifiques/operations-de-recherche/eduquer-a-la-diversite-en-geographie-exploration-et-analyse-de-curricula-%C2%AB-possibles-%C2%BB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v-geoscied.v-global.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4572731" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Germinal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boudon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bollengier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Couderc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04750271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16826-9_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.8jjx-qm36" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>