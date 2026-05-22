--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Lecomte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Didactique de la géographieUniversité Clermont-Auvergne Inspé Laboratoire ACTé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurore-lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8339-7378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265714397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches  proposent de contribuer à une réflexion sur la formation d'un enseignement critique de la discipline géographique dans le second degré. Ma thèse par exemple, s'est attachée à introduire une question socialement vive dans le quotidien des élèves - l'habiter des personnes caractérisées comme gens du voyage- dans le curriculum du lycée professionnel, visant ainsi à une alternative au discours de la discipline.  Je m'interresse aussi aux conditions de productions de savoirs émancipateurs en géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations de recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eduquer à la diversité en géographie: exploration et analyse de curricula &amp;quot; possibles&amp;quot;. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acte.uca.fr/productions-scientifiques/operations-de-recherche/eduquer-a-la-diversite-en-geographie-exploration-et-analyse-de-curricula-%C2%AB-possibles-%C2%BB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie : projet lié aux activités du collectif Pensée Spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-GeoScied : interroger les pratiques favorisant l'enseignement de la diversité et l'inclusion en géographie et en sciences dans les curriculums européens. (coord.C.Leininger-Frezal) : Projet eramus + </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://v-geoscied.v-global.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 -2023 &amp;quot; Eduquer au(x) territoire au lycée professionnel. Les régimes d'habiter des &amp;quot;Gens du voyage&amp;quot; , une proposition de géographie critique ( thèse en didactique de la géographie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Virtex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de Pensée Spatiale ( IREMS, Paris, coord.C.Naudet)Membre des commissions &amp;quot; épistémologie, enseignement histoire&amp;quot; et &amp;quot; géographie critique &amp;quot; au CNFG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de CSI de thèse:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C.Behr &amp;quot; Prendre en compte la diversité épistémique dans les cours d’histoire et de géographie : enjeux didactiques et citoyens&amp;quot; ( 2024-     ) dir. C.Leininger-Frézal, UPCité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C.Chopin &amp;quot;Education aux données et enseignement de la géographie dans l’enseignement secondaire en France. Contribution à un renouvellement curriculaire&amp;quot; ( 2024-   ) dir. C.Leininger-Frézal & S.Genevois, UPCité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">F.Clauzel &amp;quot;Perceptions et représentations de l'Afrique subsaharienne dans les curricula scolaires français et les pratiques enseignantes : une analyse de la transposition didactique&amp;quot; dir. C.Joigneaux &M.Mamede, Université de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury de thèse :2025 : Boly Yves Doba&amp;quot;La question migratoire dans la culture scolaire en géographie en Côte d'Ivoire&amp;quot;, thèse dirigée par P.Clerc, CY Paris Université, laboratoire EMA (école, mutation, apprentissage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF (académie de Créteil) 2021-2023</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’antitsiganisme en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 595 (6), pp.39-39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.595.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations, une question en débat dans la classe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1-2-2021), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.501.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roms et Voyageurs: quand les enjeux spatiaux s'invitent à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de dispositifs d’enseignement de la diversité en géographie : vers un « curriculum possible » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Construire la preuve relative aux effets des pratiques d'enseignement : regards pluridisciplinaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme Étude des Effets des Pratiques d'Enseignement du laboratoire ACTé; Dyanne Escorcia, ACTé, Oct 2025, Inspé de Clermont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émancipation des enseignant.e.s et des élèves en éducation au politique au lycée professionnel. Exemple d'étude d'une question politiquement et géographiquement sensible : les régimes d'habiter des « gens du voyage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantisme pédagogique et éducation au politique. Rencontres entre praticien.nes et chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insitut français de l'éducation - ENS Lyon, Jul 2024, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles articulations entre la géographie, discipline sociale de référence et la didactique : l’exemple d’une recherche collaborative en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition Colloque international des didactiques de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4572731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leininger-Frezal Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecomte Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferol Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.116-132, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux territoires au lycée professionnel. La relégation des « gens du voyage » dans la ville : proposition pour un enseignement critique de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What contributions of the geography course to reduce antigypsyism: the example of the spatial assignment of Travellers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACISM AND ROMANI STUDIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIAC, Sep 2023, TIMISOARA, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des disciplines au lycée professionnel ? La bivalence lettres-histoire-géographie, élément de construction d’une identité professionnelle de PLP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Germinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques face à l'évolution des curriculums Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What contributions to the teaching of spatial inequalities? The example of Travellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE-VISIONING GEOGRAPHY FOR SUSTAINABILITY IN THE POST-COVID ERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eurogeo, May 2022, Lesbos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assignation spatiale des Voyageurs en France : quel curriculum possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching geography : past and futures challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travellers in France : a suject of geography education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIRDHSS " les minorités nationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDHSS-IRHASSE, Sep 2022, TROIS-RIVIERES - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travellers as an Object of Geography Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging’s researchers’s conference. European Educational Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA ECER, Sep 2021, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, ça sert à faire la guerre: vraiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie dans un monde qui change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.434.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie dans un monde qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les QSV existent-elles encore ? Focus sur les programmes d’histoire-géographie-EMC du cycle bac pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer au(x) territoire(s) au lycée professionnel : les régimes d'habiter des &amp;quot;Gens du Voyage&amp;quot; : une proposition de géographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris Cité, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UNIP7294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04750271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyageurs en cours de géographie. Bilan d’une ingénierie didactique au lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Rendez-vous en didactique, recherches, dialogues et plus si affinités, 30 mai - 3juin 2022, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Geography Teaching Approach Can Help Reduce Anti-Roma Racism? The Example of Travellers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racism and Romani Studies Challenging Academia, Policy, and Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Critical Perspectives on Romani Studies | Kritische Perspektiven auf Romani Studies, 2026, 978-3-032-16825-2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-16826-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple des pratiques spatiales des « Gens du Voyage » : quelles hybridations des savoirs des élèves et quelle recomposition curriculaire au lycée professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David BEDOURET, Christine VERGNOLLE-MAINAR, Véronique CATAGNET-LARS, Elsa FILATRE, Stéphanie MAFFRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE-SFR AEF, pp.97-113, 2023, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.8jjx-qm36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5602 CNRS/UT2J GEODE; FRAMESPA; Université Toulouse Jean Jaurès; INSPE; SFR AEF, pp.116-132, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des Roms et des Voyageurs : une question politique et citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, identité, altéritéPerspectives nationales et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9781784058586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec les géocapabilités : une approche curriculaire différente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Lecomte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Didactique de la géographieUniversité Clermont-Auvergne Inspé Laboratoire ACTé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurore-lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8339-7378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265714397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches  proposent de contribuer à une réflexion sur la formation d'un enseignement critique de la discipline géographique dans le second degré. Ma thèse par exemple, s'est attachée à introduire une question socialement vive dans le quotidien des élèves - l'habiter des personnes caractérisées comme gens du voyage- dans le curriculum du lycée professionnel, visant ainsi à une alternative au discours de la discipline.  Je m'interresse aussi aux conditions de productions de savoirs émancipateurs en géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations de recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eduquer à la diversité en géographie: exploration et analyse de curricula &amp;quot; possibles&amp;quot;. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acte.uca.fr/productions-scientifiques/operations-de-recherche/eduquer-a-la-diversite-en-geographie-exploration-et-analyse-de-curricula-%C2%AB-possibles-%C2%BB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;transfert&amp;quot; dans l'enseignement de la géographie : projet lié aux activités du collectif Pensée Spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">V-GeoScied : interroger les pratiques favorisant l'enseignement de la diversité et l'inclusion en géographie et en sciences dans les curriculums européens. (coord.C.Leininger-Frezal) : Projet eramus + </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://v-geoscied.v-global.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 -2023 &amp;quot; Eduquer au(x) territoire au lycée professionnel. Les régimes d'habiter des &amp;quot;Gens du voyage&amp;quot; , une proposition de géographie critique ( thèse en didactique de la géographie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 V-Global (les démarches d'excursions virtuelles pour enseigner le changement global)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Virtex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de Pensée Spatiale ( IREMS, Paris, coord.C.Naudet)Membre des commissions &amp;quot; épistémologie, enseignement histoire&amp;quot; et &amp;quot; géographie critique &amp;quot; au CNFG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de CSI de thèse:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C.Behr &amp;quot; Prendre en compte la diversité épistémique dans les cours d’histoire et de géographie : enjeux didactiques et citoyens&amp;quot; ( 2024-     ) dir. C.Leininger-Frézal, UPCité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C.Chopin &amp;quot;Education aux données et enseignement de la géographie dans l’enseignement secondaire en France. Contribution à un renouvellement curriculaire&amp;quot; ( 2024-   ) dir. C.Leininger-Frézal & S.Genevois, UPCité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">F.Clauzel &amp;quot;Perceptions et représentations de l'Afrique subsaharienne dans les curricula scolaires français et les pratiques enseignantes : une analyse de la transposition didactique&amp;quot; dir. C.Joigneaux &M.Mamede, Université de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury de thèse :2025 : Boly Yves Doba&amp;quot;La question migratoire dans la culture scolaire en géographie en Côte d'Ivoire&amp;quot;, thèse dirigée par P.Clerc, CY Paris Université, laboratoire EMA (école, mutation, apprentissage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du CAFIPEMF (académie de Créteil) 2021-2023</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’antitsiganisme en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 595 (6), pp.39-39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.595.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change Challenge in the Higher Education Curriculum on the Approach of Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les migrations, une question en débat dans la classe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1-2-2021), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.501.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roms et Voyageurs: quand les enjeux spatiaux s'invitent à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de dispositifs d’enseignement de la diversité en géographie : vers un « curriculum possible » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Construire la preuve relative aux effets des pratiques d'enseignement : regards pluridisciplinaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme Étude des Effets des Pratiques d'Enseignement du laboratoire ACTé; Dyanne Escorcia, ACTé, Oct 2025, Inspé de Clermont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Developing a Guideline for Inclusive Geography Teaching: Challenges and Perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanising geography: people, place and space in a global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogéo, May 2025, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émancipation des enseignant.e.s et des élèves en éducation au politique au lycée professionnel. Exemple d'étude d'une question politiquement et géographiquement sensible : les régimes d'habiter des « gens du voyage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantisme pédagogique et éducation au politique. Rencontres entre praticien.nes et chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insitut français de l'éducation - ENS Lyon, Jul 2024, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles articulations entre la géographie, discipline sociale de référence et la didactique : l’exemple d’une recherche collaborative en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition Colloque international des didactiques de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4572731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face to global change: a university challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprenger Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Luisa De Lázaro-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Rodríguez Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGEO, Mar 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leininger-Frezal Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecomte Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferol Karine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, TOULOUSE (FRANCE), France. pp.116-132, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux territoires au lycée professionnel. La relégation des « gens du voyage » dans la ville : proposition pour un enseignement critique de la géographie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What contributions of the geography course to reduce antigypsyism: the example of the spatial assignment of Travellers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACISM AND ROMANI STUDIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIAC, Sep 2023, TIMISOARA, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Global : interroger le développement de l’Education au développement durable à l’université et promouvoir des pratiques d’enseignement innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ÈME COLLOQUE DU RESUP FIN D’UN MONDE, NOUVEAU MONDE ? PENSER LES CHANGEMENTS DES SYSTÈMES D'ENSEIGNEMENT SUPÉRIEUR ET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des disciplines au lycée professionnel ? La bivalence lettres-histoire-géographie, élément de construction d’une identité professionnelle de PLP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Germinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques face à l'évolution des curriculums Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What contributions to the teaching of spatial inequalities? The example of Travellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE-VISIONING GEOGRAPHY FOR SUSTAINABILITY IN THE POST-COVID ERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eurogeo, May 2022, Lesbos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assignation spatiale des Voyageurs en France : quel curriculum possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching geography : past and futures challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travellers in France : a suject of geography education ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIRDHSS " les minorités nationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDHSS-IRHASSE, Sep 2022, TROIS-RIVIERES - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travellers as an Object of Geography Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging’s researchers’s conference. European Educational Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA ECER, Sep 2021, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie dans un monde qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, ça sert à faire la guerre: vraiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie dans un monde qui change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.434.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les QSV existent-elles encore ? Focus sur les programmes d’histoire-géographie-EMC du cycle bac pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer au(x) territoire(s) au lycée professionnel : les régimes d'habiter des &amp;quot;Gens du Voyage&amp;quot; : une proposition de géographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris Cité, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UNIP7294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04750271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants du supérieur à l’EDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IREMS de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet V-Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Irems de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.c.lei.14.2.001.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyageurs en cours de géographie. Bilan d’une ingénierie didactique au lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Rendez-vous en didactique, recherches, dialogues et plus si affinités, 30 mai - 3juin 2022, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Geography Teaching Approach Can Help Reduce Anti-Roma Racism? The Example of Travellers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racism and Romani Studies Challenging Academia, Policy, and Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Critical Perspectives on Romani Studies | Kritische Perspektiven auf Romani Studies, 2026, 978-3-032-16825-2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-16826-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5602 CNRS/UT2J GEODE; FRAMESPA; Université Toulouse Jean Jaurès; INSPE; SFR AEF, pp.116-132, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.4say-yc02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple des pratiques spatiales des « Gens du Voyage » : quelles hybridations des savoirs des élèves et quelle recomposition curriculaire au lycée professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David BEDOURET, Christine VERGNOLLE-MAINAR, Véronique CATAGNET-LARS, Elsa FILATRE, Stéphanie MAFFRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE-SFR AEF, pp.97-113, 2023, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.8jjx-qm36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des Roms et des Voyageurs : une question politique et citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, identité, altéritéPerspectives nationales et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9781784058586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie avec les géocapabilités : une approche curriculaire différente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120-136, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Férol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00EAD842"/>
+    <w:nsid w:val="2F3E93E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E869CE18"/>
+    <w:nsid w:val="E9775AD4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A1BB9AC"/>
+    <w:nsid w:val="B4DB6678"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="358BE3E4"/>
+    <w:nsid w:val="E21B8CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-lecomte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8339-7378" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265714397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acte.uca.fr/productions-scientifiques/operations-de-recherche/eduquer-a-la-diversite-en-geographie-exploration-et-analyse-de-curricula-%C2%AB-possibles-%C2%BB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v-geoscied.v-global.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4572731" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Germinal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boudon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bollengier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Couderc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04750271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16826-9_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.8jjx-qm36" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-lecomte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8339-7378" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265714397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acte.uca.fr/productions-scientifiques/operations-de-recherche/eduquer-a-la-diversite-en-geographie-exploration-et-analyse-de-curricula-%C2%AB-possibles-%C2%BB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v-geoscied.v-global.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Luisa De L&#225;zaro-Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez Domenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Heidari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.c.lei.14.2.001.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.501.0082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4572731" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Sandra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Aurore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferol Karine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Germinal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bollengier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Couderc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04750271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16826-9_10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.8jjx-qm36" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>