--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -620,261 +620,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Guérir » : effets de l’appartenance de classe et du genre dans l’après-cancer</w:t>
+                <w:t xml:space="preserve">Les oubliés du cancer. L’usage des soins de support comme révélateur des inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.267. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.S62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.103.0267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235137v1</w:t>
+                <w:t xml:space="preserve">hal-04235400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logiques sociales de la décision médicale. Étude des critères de prescription médicale en cancérologie des voies aérodigestives supérieures</w:t>
+                <w:t xml:space="preserve">« Guérir » : effets de l’appartenance de classe et du genre dans l’après-cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 37 (4), pp.37. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sss.2019.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.103.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235381v1</w:t>
+                <w:t xml:space="preserve">hal-04235137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oubliés du cancer. L’usage des soins de support comme révélateur des inégalités sociales</w:t>
+                <w:t xml:space="preserve">Les logiques sociales de la décision médicale. Étude des critères de prescription médicale en cancérologie des voies aérodigestives supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.S62. </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 37 (4), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sss.2019.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235400v1</w:t>
+                <w:t xml:space="preserve">hal-04235381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Toulze, Anastasia Meidani (dir.), « Santé et discriminations », Les cahiers de la LCD, n° 5, 2017</w:t>
               </w:r>
@@ -947,2012 +947,574 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des inégalités en cancérologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé, inégalités, discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Braverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Cancers, corps et sciences sociales. L'activité physique comme révélateur de dynamiques plurielles »</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, No 35-36, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582167v1</w:t>
-[...1336 lines deleted...]
-                <w:t xml:space="preserve">hal-04582227v1</w:t>
+                <w:t xml:space="preserve">hal-04235434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé, inégalités, discriminations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04235434v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’EHESP. , 2021, Recherche Santé Social, 978-2-8109-0939-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités sociales de santé en oncologie : des raisons de ne pas informer le patient traité par immunothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ortiz Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04235463v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Clarizio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une approche intégrative de la santé. Perspectives croisés en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-36781-577-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités sociales de santé en oncologie : des raisons de ne pas informer le patient traité par immunothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ortiz Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Loretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Clarizio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une approche intégrative de la santé. Perspectives croisées en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.81-89, 2025, 978-2-36781-577-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales de santé en oncologie : des raisons de ne pas informer le patient traité par immunothérapie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les inégalités sociales face au cancer dans le Nord–Pas-de-Calais : étude du processus de mise en forme des inégalités à travers une analyse comparée des trajectoires de malades atteints du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...211 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de lille, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04238922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3099,51 +1661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franchomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2025.102672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ortiz Caria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51328/240404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.03536.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.203.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.103.0267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goudinoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Clarizio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04238922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franchomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2025.102672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ortiz Caria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51328/240404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.03536.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.203.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.103.0267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Clarizio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04238922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>