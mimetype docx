--- v1 (2026-04-01)
+++ v2 (2026-05-16)
@@ -178,300 +178,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégaux face aux cancers ? Comprendre la fabrique des inégalités de santé.</w:t>
+                <w:t xml:space="preserve">L’information du patient. Quand l’assignation à l’autonomie rencontre les inégalités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ortiz Caria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.066.0180⟩</w:t>
+              <w:t xml:space="preserve">Médecine et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Inégalités et justice sociale, 12, pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51328/240404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390275v1</w:t>
+                <w:t xml:space="preserve">hal-04867768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparity in operation decision in Maxillofacial surgery: influence of gender and social status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.102672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jormas.2025.102672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information du patient. Quand l’assignation à l’autonomie rencontre les inégalités sociales.</w:t>
+                <w:t xml:space="preserve">Inégaux face aux cancers ? Comprendre la fabrique des inégalités de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Ortiz Caria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Inégalités et justice sociale, 12, pp.41-52. </w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (1), pp.179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51328/240404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.066.0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867768v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé face aux inégalités et aux discriminations</w:t>
               </w:r>
@@ -620,261 +620,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oubliés du cancer. L’usage des soins de support comme révélateur des inégalités sociales</w:t>
+                <w:t xml:space="preserve">« Guérir » : effets de l’appartenance de classe et du genre dans l’après-cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.S62. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.103.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235400v1</w:t>
+                <w:t xml:space="preserve">hal-04235137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Guérir » : effets de l’appartenance de classe et du genre dans l’après-cancer</w:t>
+                <w:t xml:space="preserve">Les logiques sociales de la décision médicale. Étude des critères de prescription médicale en cancérologie des voies aérodigestives supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.267. </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 37 (4), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.103.0267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sss.2019.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235137v1</w:t>
+                <w:t xml:space="preserve">hal-04235381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logiques sociales de la décision médicale. Étude des critères de prescription médicale en cancérologie des voies aérodigestives supérieures</w:t>
+                <w:t xml:space="preserve">Les oubliés du cancer. L’usage des soins de support comme révélateur des inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 37 (4), pp.37. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.S62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sss.2019.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235381v1</w:t>
+                <w:t xml:space="preserve">hal-04235400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Toulze, Anastasia Meidani (dir.), « Santé et discriminations », Les cahiers de la LCD, n° 5, 2017</w:t>
               </w:r>
@@ -1195,51 +1195,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de santé en oncologie : des raisons de ne pas informer le patient traité par immunothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ortiz Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,51 +1290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de santé en oncologie : des raisons de ne pas informer le patient traité par immunothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ortiz Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,51 +1661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franchomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2025.102672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ortiz Caria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51328/240404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.03536.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.203.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.103.0267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Clarizio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04238922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ortiz Caria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51328/240404" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franchomme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2025.102672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.03536.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.203.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.103.0267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Clarizio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04238922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>