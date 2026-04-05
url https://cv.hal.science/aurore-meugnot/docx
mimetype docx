--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -175,220 +175,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural postural oscillations during facial expression of pain in virtual characters modulate early and late ERP components of empathy</w:t>
+                <w:t xml:space="preserve">Motor imagery practice paired with physical practice led to a similar improvement of thoracic spinal manipulation than physical practice alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Treal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip L. Jackson</w:t>
+                <w:t xml:space="preserve">Constance Dubant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380335v1</w:t>
+                <w:t xml:space="preserve">hal-03127289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery practice paired with physical practice led to a similar improvement of thoracic spinal manipulation than physical practice alone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural postural oscillations during facial expression of pain in virtual characters modulate early and late ERP components of empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Treal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Dubant</w:t>
+                <w:t xml:space="preserve">Philip L. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127289v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural human postural oscillations enhance the empathic response to a facial pain expression in a virtual character.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Treal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip L Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -490,51 +490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining motor imagery practice with physical practice optimizes the improvement in peak force control during thoracic spinal manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Dubant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -572,51 +572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological postural oscillations during facial expression of pain in virtual characters modulate early and late ERP components associated with empathy: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Treal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip L Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -676,51 +676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural human postural oscillations enhance the empathic response to a facial pain expression in a virtual character</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Treal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -806,64 +806,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining trunk movement and facial expression enhances the perceived intensity and believability of an avatar's pain expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Treal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip L. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2528,51 +2528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564138v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Jackson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127289v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990506v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Jackson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jeuvrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuvrey Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91710-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00696" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0748-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1125376" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJP5DKL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0577-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tremblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78340-6_8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49022-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564138v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127289v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Jackson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990506v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Jackson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jeuvrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuvrey Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91710-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00696" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0748-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1125376" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJP5DKL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0577-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tremblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78340-6_8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49022-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>