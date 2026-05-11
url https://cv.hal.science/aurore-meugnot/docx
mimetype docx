--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -175,220 +175,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery practice paired with physical practice led to a similar improvement of thoracic spinal manipulation than physical practice alone</w:t>
+                <w:t xml:space="preserve">Natural postural oscillations during facial expression of pain in virtual characters modulate early and late ERP components of empathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Dubant</w:t>
+                <w:t xml:space="preserve">Thomas Treal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip L. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127289v2</w:t>
+                <w:t xml:space="preserve">hal-03380335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural postural oscillations during facial expression of pain in virtual characters modulate early and late ERP components of empathy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Motor imagery practice paired with physical practice led to a similar improvement of thoracic spinal manipulation than physical practice alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Dubant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Treal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03380335v1</w:t>
+                <w:t xml:space="preserve">hal-03127289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural human postural oscillations enhance the empathic response to a facial pain expression in a virtual character.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Treal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip L Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -490,51 +490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining motor imagery practice with physical practice optimizes the improvement in peak force control during thoracic spinal manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Dubant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -572,51 +572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological postural oscillations during facial expression of pain in virtual characters modulate early and late ERP components associated with empathy: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Treal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip L Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -676,51 +676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural human postural oscillations enhance the empathic response to a facial pain expression in a virtual character</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Treal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -800,612 +800,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining trunk movement and facial expression enhances the perceived intensity and believability of an avatar's pain expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip L. Jackson</w:t>
+                <w:t xml:space="preserve">Short-Term Sensorimotor Deprivation Impacts Feedforward and Feedback Processes of Motor Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106451⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492365v1</w:t>
+                <w:t xml:space="preserve">hal-02919709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPRESS: Short-term upper limb immobilization impairs grasp representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+                <w:t xml:space="preserve">Combining trunk movement and facial expression enhances the perceived intensity and believability of an avatar's pain expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Treal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip L. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.106451 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747021820985523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03110195v1</w:t>
+                <w:t xml:space="preserve">hal-03492365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Sensorimotor Deprivation Impacts Feedforward and Feedback Processes of Motor Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Scotto</w:t>
+                <w:t xml:space="preserve">EXPRESS: Short-term upper limb immobilization impairs grasp representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géry Casiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.174702182098552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1747021820985523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919709v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper limb immobilization affects action-word understanding.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">The specificity of practice hypothesis in goal-directed movements: visual dominance or proprioception neglect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+                <w:t xml:space="preserve">David Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xlm0000373⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (2), pp.407 - 414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0748-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722554v1</w:t>
+                <w:t xml:space="preserve">hal-01722559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specificity of practice hypothesis in goal-directed movements: visual dominance or proprioception neglect?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term upper limb immobilization affects action-word understanding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81 (2), pp.407 - 414. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (7), pp.1129 - 1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-016-0748-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0000373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722559v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective impairment of sensorimotor representations following short-term upper-limb immobilization</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'immobilisation de courte durée sur la compréhension des mots d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2528,51 +2528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564138v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127289v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Jackson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990506v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Jackson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jeuvrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuvrey Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91710-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00696" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0748-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1125376" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJP5DKL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0577-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tremblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78340-6_8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49022-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564138v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Jackson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127289v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dubant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990506v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Jackson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jeuvrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuvrey Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91710-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0748-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1125376" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJP5DKL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0577-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tremblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78340-6_8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49022-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>