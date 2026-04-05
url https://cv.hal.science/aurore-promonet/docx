--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -416,234 +416,234 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Places, rôles et vécus des acteurs et des actrices dans les recherches en éducation et formation, 51, pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">, 2023, Places, rôles et vécus des acteurs et des actrices dans les recherches en éducation et formation, 51, pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.11696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace écrite et apprentissage personnalisé, une piste didactique</w:t>
+                <w:t xml:space="preserve">La trace écrite scolaire : un récit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Éducation et sociétés inclusives, 2019/2 (86), pp.139-152. </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le récit en questions, 181-182, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.086.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.6063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266924v1</w:t>
+                <w:t xml:space="preserve">hal-02266925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trace écrite scolaire : un récit ?</w:t>
+                <w:t xml:space="preserve">Trace écrite et apprentissage personnalisé, une piste didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le récit en questions, 181-182, pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Éducation et sociétés inclusives, 2019/2 (86), pp.139-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.6063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266925v1</w:t>
+                <w:t xml:space="preserve">hal-02266924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel d'enseignants et verbalisation au sein d'un dispositif d'accompagnement pluriel</w:t>
               </w:r>
@@ -1609,316 +1609,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu scolaire, une fabrique du littéraire ?</w:t>
+                <w:t xml:space="preserve">Les auteurs et l'École : étude de formes d'auctorialité apprenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tonia Raus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le milieu littéraire au prisme de ses représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne, France. pp.147-168</w:t>
+              <w:t xml:space="preserve">Colloque international Narrations auctoriales dans l'espace public. Comment penser et raconter l'auteur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université du Luxembourg; Direction régionale des affaires culturelles du Grand Est (Drac), May 2019, Metz, France. pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563316v1</w:t>
+                <w:t xml:space="preserve">hal-03017611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les auteurs et l'École : étude de formes d'auctorialité apprenante</w:t>
+                <w:t xml:space="preserve">Le milieu scolaire, une fabrique du littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Raus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Narrations auctoriales dans l'espace public. Comment penser et raconter l'auteur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université du Luxembourg; Direction régionale des affaires culturelles du Grand Est (Drac), May 2019, Metz, France. pp.167-182</w:t>
+              <w:t xml:space="preserve">Colloque Le milieu littéraire au prisme de ses représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne, France. pp.147-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017611v1</w:t>
+                <w:t xml:space="preserve">hal-03563316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trace écrite scolaire</w:t>
+                <w:t xml:space="preserve">Scènes scolaires de lecture littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de réflexion Lire, écrire, penser à l'écrit. Questions autour de la littératie dans toutes les disciplines et hors de l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat Nancy-Metz; Espé de Lorraine, Jan 2019, Maxéville, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales et interdisciplinaires de la lecture La lecture littéraire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Approches Interdisciplinaires et Internationales de la Lecture (A2IL) / Université de Reims Champagne-Ardenne; Centre Interdisciplinaire de Recherches sur les Langues et la Pensée (CIRLEP) / Université de Reims Champagne-Ardenne; Centre de Recherches Interdisciplinaires sur les Modèles Esthétiques et Littéraires (CRIMEL) / Université de Reims Champagne-Ardenne, May 2018, Reims, France. pp.189-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990427v1</w:t>
+                <w:t xml:space="preserve">hal-02275750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scènes scolaires de lecture littéraire</w:t>
+                <w:t xml:space="preserve">La trace écrite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales et interdisciplinaires de la lecture La lecture littéraire dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Approches Interdisciplinaires et Internationales de la Lecture (A2IL) / Université de Reims Champagne-Ardenne; Centre Interdisciplinaire de Recherches sur les Langues et la Pensée (CIRLEP) / Université de Reims Champagne-Ardenne; Centre de Recherches Interdisciplinaires sur les Modèles Esthétiques et Littéraires (CRIMEL) / Université de Reims Champagne-Ardenne, May 2018, Reims, France. pp.189-196</w:t>
+              <w:t xml:space="preserve">Journée de réflexion Lire, écrire, penser à l'écrit. Questions autour de la littératie dans toutes les disciplines et hors de l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat Nancy-Metz; Espé de Lorraine, Jan 2019, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275750v1</w:t>
+                <w:t xml:space="preserve">hal-01990427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du récit dans l’écriture scolaire d’apprentissage</w:t>
               </w:r>
@@ -2036,96 +2036,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes et traces écrites des élèves. Quelles prises en compte des inégalités ?</w:t>
+                <w:t xml:space="preserve">Trace écrite et accessibilité didactique, une piste prometteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Face à la montée des inégalités, quel rôle pour l’éducation? Enjeux et politiques, acteurs, pratiques. XIXe Congrès de l'Association mondiale des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association mondiale des sciences de l'éducation, Jun 2018, Suceava, Roumanie</w:t>
+              <w:t xml:space="preserve">Colloque international Regards croisés sur l’éducation inclusive et les technologies numériques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818080v1</w:t>
+                <w:t xml:space="preserve">hal-01768300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trace écrite scolaire : un objet-frontière</w:t>
               </w:r>
@@ -2174,96 +2174,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace écrite et accessibilité didactique, une piste prometteuse</w:t>
+                <w:t xml:space="preserve">Pratiques enseignantes et traces écrites des élèves. Quelles prises en compte des inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Regards croisés sur l’éducation inclusive et les technologies numériques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international Face à la montée des inégalités, quel rôle pour l’éducation? Enjeux et politiques, acteurs, pratiques. XIXe Congrès de l'Association mondiale des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association mondiale des sciences de l'éducation, Jun 2018, Suceava, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768300v1</w:t>
+                <w:t xml:space="preserve">hal-01818080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception y teorias para un enfoque didáctico de la inclusión escolar</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3697,57 +3697,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilan 2023-2024 du réseau des LéA-IFÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Goislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche du projet CCC (Canopé Grand Est/CNESCO/Cérep, 2017-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Matteï-Mieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,65 +3890,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne-Ardenne (URCA); Centre d'études et de recherches sur les emplois et les professionnalisations (Cérep). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3898,51 +4016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E59D42F5"/>
+    <w:nsid w:val="5D3FF21C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4129,51 +4247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-promonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0942-0074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190549122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11696" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.6063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10982" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Raus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Goebbels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacoby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champsocial.com/book-agir_pour_les_reussites_scolaires_approches_internationales_de_l_inclusion,1197.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05226446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/book-education_inclusive_accessibilite_et_territoire_s_recherches_en_education,1251.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.suau.2022.01.0151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100400080" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51060&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-promonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0942-0074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190549122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11696" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.6063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10982" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Raus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Goebbels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacoby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champsocial.com/book-agir_pour_les_reussites_scolaires_approches_internationales_de_l_inclusion,1197.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05226446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/book-education_inclusive_accessibilite_et_territoire_s_recherches_en_education,1251.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.suau.2022.01.0151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100400080" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51060&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>