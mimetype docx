--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -156,840 +156,840 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces écrites et apprentisssages</w:t>
+                <w:t xml:space="preserve">Présentation du numéro -Écrire ensemble ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Similowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques David</w:t>
+                <w:t xml:space="preserve">Veronique Lemoine Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, PRAIRIAL, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411999v1</w:t>
+                <w:t xml:space="preserve">hal-05070047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du numéro -Écrire ensemble ?</w:t>
+                <w:t xml:space="preserve">Traces écrites et apprentisssages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lemoine Bresson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231 (4), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.231.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070047v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Places et rôles des passeurs dans les lieux d’éducation associés à l’Institut français de l’éducation</w:t>
+                <w:t xml:space="preserve">Traces écrites et annotations. Une mise en dialogue possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085473v1</w:t>
+                <w:t xml:space="preserve">hal-05583878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trace écrite scolaire : un récit ?</w:t>
+                <w:t xml:space="preserve">Places et rôles des passeurs dans les lieux d’éducation associés à l’Institut français de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.6063⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Places, rôles et vécus des acteurs et des actrices dans les recherches en éducation et formation, 51, pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.11696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266925v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace écrite et apprentissage personnalisé, une piste didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Éducation et sociétés inclusives, 2019/2 (86), pp.139-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.086.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel d'enseignants et verbalisation au sein d'un dispositif d'accompagnement pluriel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La trace écrite scolaire : un récit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons éducatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/raised.023.0071⟩</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le récit en questions, 181-182, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.6063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314242v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traces écrites scolaires : une cristallisation de discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement professionnel d'enseignants et verbalisation au sein d'un dispositif d'accompagnement pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mattéï-Mieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aad.2465⟩</w:t>
+              <w:t xml:space="preserve">Raisons éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (23), pp.71-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/raised.023.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638111v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Rossi, Écrire en régime médiatique. Marguerite Duras et Annie Ernaux. Actrices et spectatrices de la communication de masse</w:t>
+                <w:t xml:space="preserve">Les traces écrites scolaires : une cristallisation de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10982⟩</w:t>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.2465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03029806v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élaboration de la trace écrite : le rôle de la reformulation</w:t>
+                <w:t xml:space="preserve">Marie-Laure Rossi, Écrire en régime médiatique. Marguerite Duras et Annie Ernaux. Actrices et spectatrices de la communication de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.474-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01638112v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séances de lecture, à l’école et au collège. Continuité et discontinuité.</w:t>
               </w:r>
@@ -1015,1426 +1015,1620 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élaboration de la trace écrite : le rôle de la reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les léA-IFÉ : un réseau au service des liens entre recherche, terrain et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Volf</w:t>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Printemps de la recherche en éducation : les INSPE au coeur de l'articulation recherche-formation-terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Mar 2025, EN LIGNE, France. https://www.youtube.com/watch?v=iyT3VCCAehY</w:t>
+              <w:t xml:space="preserve">Congrès Orbicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Strasbourg, France. pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030679v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les léA-IFÉ : un réseau au service des liens entre recherche, terrain et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Mazziotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Le Printemps de la recherche en éducation : les INSPE au coeur de l'articulation recherche-formation-terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Mar 2025, EN LIGNE, France. https://www.youtube.com/watch?v=iyT3VCCAehY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326873v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des recherches conduites dans trois réseaux de recherche collaboratives : CRRE (Canada), LéA-IFE (France), LéAL (Liban)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Volf</w:t>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pulido</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurore Promonet</w:t>
+                <w:t xml:space="preserve">Maria Antonietta Denami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Trasce (Terrains et Recherches dAns les SCiences de l'Education)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694061v1</w:t>
+                <w:t xml:space="preserve">hal-05326873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences littéraires des lycéens : approche croisée franco-luxembourgeoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des recherches conduites dans trois réseaux de recherche collaboratives : CRRE (Canada), LéA-IFE (France), LéAL (Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque de l'AIRDF Les recherches en didactique du français : nos résultats en question(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale pour la recherche en didactique du français (AIRDF), May 2022, Louvain-La-Neuve - Belgique, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque Trasce (Terrains et Recherches dAns les SCiences de l'Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396052v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature à l’école ou à l’école de la littérature : comment enseigner la littérature en lycée ?</w:t>
+                <w:t xml:space="preserve">Expériences littéraires des lycéens : approche croisée franco-luxembourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Goebbels</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tonia Raus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde dans le cadre du Colloque Le milieu littéraire au prisme de ses représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne, France. pp.169-184</w:t>
+              <w:t xml:space="preserve">15e colloque de l'AIRDF Les recherches en didactique du français : nos résultats en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale pour la recherche en didactique du français (AIRDF), May 2022, Louvain-La-Neuve - Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563354v1</w:t>
+                <w:t xml:space="preserve">hal-04396052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les auteurs et l'École : étude de formes d'auctorialité apprenante</w:t>
+                <w:t xml:space="preserve">Le milieu scolaire, une fabrique du littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Raus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Narrations auctoriales dans l'espace public. Comment penser et raconter l'auteur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université du Luxembourg; Direction régionale des affaires culturelles du Grand Est (Drac), May 2019, Metz, France. pp.167-182</w:t>
+              <w:t xml:space="preserve">Colloque Le milieu littéraire au prisme de ses représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne, France. pp.147-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017611v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu scolaire, une fabrique du littéraire ?</w:t>
+                <w:t xml:space="preserve">Les auteurs et l'École : étude de formes d'auctorialité apprenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tonia Raus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le milieu littéraire au prisme de ses représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne, France. pp.147-168</w:t>
+              <w:t xml:space="preserve">Colloque international Narrations auctoriales dans l'espace public. Comment penser et raconter l'auteur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université du Luxembourg; Direction régionale des affaires culturelles du Grand Est (Drac), May 2019, Metz, France. pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563316v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scènes scolaires de lecture littéraire</w:t>
+                <w:t xml:space="preserve">La littérature à l’école ou à l’école de la littérature : comment enseigner la littérature en lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Goebbels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fernandez Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales et interdisciplinaires de la lecture La lecture littéraire dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Approches Interdisciplinaires et Internationales de la Lecture (A2IL) / Université de Reims Champagne-Ardenne; Centre Interdisciplinaire de Recherches sur les Langues et la Pensée (CIRLEP) / Université de Reims Champagne-Ardenne; Centre de Recherches Interdisciplinaires sur les Modèles Esthétiques et Littéraires (CRIMEL) / Université de Reims Champagne-Ardenne, May 2018, Reims, France. pp.189-196</w:t>
+              <w:t xml:space="preserve">Table ronde dans le cadre du Colloque Le milieu littéraire au prisme de ses représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne, France. pp.169-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275750v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trace écrite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de réflexion Lire, écrire, penser à l'écrit. Questions autour de la littératie dans toutes les disciplines et hors de l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat Nancy-Metz; Espé de Lorraine, Jan 2019, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du récit dans l’écriture scolaire d’apprentissage</w:t>
+                <w:t xml:space="preserve">Scènes scolaires de lecture littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ACFAS Engager le dialogue savoirs-sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas), May 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres internationales et interdisciplinaires de la lecture La lecture littéraire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Approches Interdisciplinaires et Internationales de la Lecture (A2IL) / Université de Reims Champagne-Ardenne; Centre Interdisciplinaire de Recherches sur les Langues et la Pensée (CIRLEP) / Université de Reims Champagne-Ardenne; Centre de Recherches Interdisciplinaires sur les Modèles Esthétiques et Littéraires (CRIMEL) / Université de Reims Champagne-Ardenne, May 2018, Reims, France. pp.189-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282350v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dilemme de l'enseignant, entre normes et personnalisation.</w:t>
+                <w:t xml:space="preserve">Place du récit dans l’écriture scolaire d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5to Coloquio internacional Educacion, inclusion y equidad social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association mondiale des Sciences de l'éducation (AMSE); Associations union interprofession enseignement (UNIPE); Universidad Pedagógica Nacional (Colombie); Universidad Nacional de San Martín (UNSAM), Jun 2019, Cartagena, Colombie</w:t>
+              <w:t xml:space="preserve">Congrès ACFAS Engager le dialogue savoirs-sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas), May 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282351v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace écrite et accessibilité didactique, une piste prometteuse</w:t>
+                <w:t xml:space="preserve">Le dilemme de l'enseignant, entre normes et personnalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Regards croisés sur l’éducation inclusive et les technologies numériques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5to Coloquio internacional Educacion, inclusion y equidad social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association mondiale des Sciences de l'éducation (AMSE); Associations union interprofession enseignement (UNIPE); Universidad Pedagógica Nacional (Colombie); Universidad Nacional de San Martín (UNSAM), Jun 2019, Cartagena, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768300v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trace écrite scolaire : un objet-frontière</w:t>
+                <w:t xml:space="preserve">Pratiques enseignantes et traces écrites des élèves. Quelles prises en compte des inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rencontre internationale des LÉA. Construire ensemble des espaces de coopération au sein des LÉA et avec les réseaux partenaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de l'éducation, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Face à la montée des inégalités, quel rôle pour l’éducation? Enjeux et politiques, acteurs, pratiques. XIXe Congrès de l'Association mondiale des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association mondiale des sciences de l'éducation, Jun 2018, Suceava, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810205v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes et traces écrites des élèves. Quelles prises en compte des inégalités ?</w:t>
+                <w:t xml:space="preserve">La trace écrite scolaire : un objet-frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Face à la montée des inégalités, quel rôle pour l’éducation? Enjeux et politiques, acteurs, pratiques. XIXe Congrès de l'Association mondiale des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association mondiale des sciences de l'éducation, Jun 2018, Suceava, Roumanie</w:t>
+              <w:t xml:space="preserve">Colloque Rencontre internationale des LÉA. Construire ensemble des espaces de coopération au sein des LÉA et avec les réseaux partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de l'éducation, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818080v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception y teorias para un enfoque didáctico de la inclusión escolar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace écrite et accessibilité didactique, une piste prometteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Niclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4to Coloquio Internacional sobre Inclusión Educativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Pedagógica Nacional de Argentina (UNIPE); Universidad Nacional de San Martín (UNSAM); Université de Reims Champagne Ardenne (URCA); Universidad Pedagógica Nacional de Colombia (UPN); Fundación Centro Internacional de Educación y Desarrollo Humano (CINDE), Oct 2017, Buenos Aires, Argentina. pp.540-558</w:t>
+              <w:t xml:space="preserve">Colloque international Regards croisés sur l’éducation inclusive et les technologies numériques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378797v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception y teorias para un enfoque didáctico de la inclusión escolar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4to Coloquio Internacional sobre Inclusión Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Pedagógica Nacional de Argentina (UNIPE); Universidad Nacional de San Martín (UNSAM); Université de Reims Champagne Ardenne (URCA); Universidad Pedagógica Nacional de Colombia (UPN); Fundación Centro Internacional de Educación y Desarrollo Humano (CINDE), Oct 2017, Buenos Aires, Argentina. pp.540-558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trace écrite : une cristallisation de pratiques enseignantes observées en séances de lecture d’école et de collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès international de l’AMSE-AMCE-WAER Enseigner et former aujourd’hui, pour demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association mondiale des sciences de l'éducation (AMSE-AMCE-WAER), May 2016, Eskişehir, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2444,154 +2638,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trace écrite scolaire ou l'orchestration enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les LéA à l'interface entre mondes de l'éducation et de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2601,113 +2795,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour les réussites scolaires. Approches internationales de l'inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Niclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ social</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.176, 2021, 9791034606412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2717,555 +2911,555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trace écrite scolaire : une question de métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La trace écrite Comment et pourquoi ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Praxis, 2025, 978-2-35656-087-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-05226446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la littérature fait-elle expérience au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Raus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libre cours - Perspectives didactiques dans l’enseignement du français au Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Melusina Press, pp.9e48c5c16f4721c2aa2182943f771d36, 2024, 978-2-919815-57-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26298/1981-5579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, apprentissages et attention aux différences. Des processus d’appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Suau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s) : recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-163, 2022, Inclusion et scolarité, 979-1-03-460738-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.suau.2022.01.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les auteurs à l'École : étude des formes d'auctorialité apprenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Bisenius-Penin; Jeanne E. Glasener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrations auctoriales dans l'espace public : comment penser et raconter l'auteur ? : colloque international, [Metz], Université de Lorraine, 16-17 mai 2019 / [organisé par le] Centre de recherche sur les médiations, UR 3476, Université de Lorraine [et l'] Université du Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-182, 2021, Questions de communication. Série actes, ISSN 1969-9042, 978-2-8143-0581-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques enseignantes à partir des cahiers d’élèves : quelle prise en compte des inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Niclot; Thierry Philippot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurer la réussite de tous les élèves : perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPURE Éditions et presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.84-96, 2018, 978-2-37496-072-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traces écrites scolaires aux traces de l'activité enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Philippot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traces de l'activité : objets pour la recherche et outils pour la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-108, 2016, Action et savoir. Recherches, ISSN 1952-0832, 978-2-343-09512-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3275,289 +3469,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches par compétences et situations intégratrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.45-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.586.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode pour reconfigurer une formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est la trace de qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3567,388 +3761,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zeyringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2023-2024 du réseau des LéA-IFÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Goislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche du projet CCC (Canopé Grand Est/CNESCO/Cérep, 2017-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Matteï-Mieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne-Ardenne (URCA); Centre d'études et de recherches sur les emplois et les professionnalisations (Cérep). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4016,51 +4210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D3FF21C"/>
+    <w:nsid w:val="4269D9E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4247,51 +4441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-promonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0942-0074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190549122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11696" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.6063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10982" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Raus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Goebbels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacoby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champsocial.com/book-agir_pour_les_reussites_scolaires_approches_internationales_de_l_inclusion,1197.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05226446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/book-education_inclusive_accessibilite_et_territoire_s_recherches_en_education,1251.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.suau.2022.01.0151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100400080" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51060&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-promonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0942-0074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190549122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11696" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.6063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Raus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Goebbels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacoby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champsocial.com/book-agir_pour_les_reussites_scolaires_approches_internationales_de_l_inclusion,1197.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05226446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/book-education_inclusive_accessibilite_et_territoire_s_recherches_en_education,1251.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.suau.2022.01.0151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100400080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51060&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>