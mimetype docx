--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -536,183 +536,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace écrite et apprentissage personnalisé, une piste didactique</w:t>
+                <w:t xml:space="preserve">La trace écrite scolaire : un récit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Éducation et sociétés inclusives, 2019/2 (86), pp.139-152. </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le récit en questions, 181-182, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.086.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.6063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266924v1</w:t>
+                <w:t xml:space="preserve">hal-02266925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trace écrite scolaire : un récit ?</w:t>
+                <w:t xml:space="preserve">Trace écrite et apprentissage personnalisé, une piste didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le récit en questions, 181-182, pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Éducation et sociétés inclusives, 2019/2 (86), pp.139-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.6063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266925v1</w:t>
+                <w:t xml:space="preserve">hal-02266924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel d'enseignants et verbalisation au sein d'un dispositif d'accompagnement pluriel</w:t>
               </w:r>
@@ -1678,178 +1678,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu scolaire, une fabrique du littéraire ?</w:t>
+                <w:t xml:space="preserve">Les auteurs et l'École : étude de formes d'auctorialité apprenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tonia Raus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le milieu littéraire au prisme de ses représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne, France. pp.147-168</w:t>
+              <w:t xml:space="preserve">Colloque international Narrations auctoriales dans l'espace public. Comment penser et raconter l'auteur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université du Luxembourg; Direction régionale des affaires culturelles du Grand Est (Drac), May 2019, Metz, France. pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563316v1</w:t>
+                <w:t xml:space="preserve">hal-03017611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les auteurs et l'École : étude de formes d'auctorialité apprenante</w:t>
+                <w:t xml:space="preserve">Le milieu scolaire, une fabrique du littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Raus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Narrations auctoriales dans l'espace public. Comment penser et raconter l'auteur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Université du Luxembourg; Direction régionale des affaires culturelles du Grand Est (Drac), May 2019, Metz, France. pp.167-182</w:t>
+              <w:t xml:space="preserve">Colloque Le milieu littéraire au prisme de ses représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne, France. pp.147-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017611v1</w:t>
+                <w:t xml:space="preserve">hal-03563316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature à l’école ou à l’école de la littérature : comment enseigner la littérature en lycée ?</w:t>
               </w:r>
@@ -2299,165 +2299,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trace écrite scolaire : un objet-frontière</w:t>
+                <w:t xml:space="preserve">Trace écrite et accessibilité didactique, une piste prometteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rencontre internationale des LÉA. Construire ensemble des espaces de coopération au sein des LÉA et avec les réseaux partenaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de l'éducation, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Regards croisés sur l’éducation inclusive et les technologies numériques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810205v1</w:t>
+                <w:t xml:space="preserve">hal-01768300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace écrite et accessibilité didactique, une piste prometteuse</w:t>
+                <w:t xml:space="preserve">La trace écrite scolaire : un objet-frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Regards croisés sur l’éducation inclusive et les technologies numériques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Rencontre internationale des LÉA. Construire ensemble des espaces de coopération au sein des LÉA et avec les réseaux partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de l'éducation, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768300v1</w:t>
+                <w:t xml:space="preserve">hal-01810205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception y teorias para un enfoque didáctico de la inclusión escolar</w:t>
               </w:r>
@@ -4210,51 +4210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4269D9E2"/>
+    <w:nsid w:val="551C34BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4441,51 +4441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-promonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0942-0074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190549122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11696" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.6063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Raus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Goebbels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacoby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champsocial.com/book-agir_pour_les_reussites_scolaires_approches_internationales_de_l_inclusion,1197.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05226446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/book-education_inclusive_accessibilite_et_territoire_s_recherches_en_education,1251.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.suau.2022.01.0151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100400080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51060&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-promonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0942-0074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190549122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11696" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.6063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matt&#233;&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.023.0071" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Raus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Goebbels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacoby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champsocial.com/book-agir_pour_les_reussites_scolaires_approches_internationales_de_l_inclusion,1197.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05226446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/book-education_inclusive_accessibilite_et_territoire_s_recherches_en_education,1251.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.suau.2022.01.0151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01952537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100400080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01638110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51060&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M&#252;ller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>